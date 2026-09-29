--- v0 (2026-06-10)
+++ v1 (2026-09-29)
@@ -438,50 +438,51 @@
                                 <Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.jpg"/>
                                 <Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.jpg"/>
                                 <Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.jpg"/>
                                 <Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.jpg"/>
                                 <Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.jpg"/>
                                 <Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.jpg"/>
                                 <Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.jpg"/>
                                 <Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.jpg"/>
                                 <Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.jpg"/>
                                 <Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.jpg"/>
                                 <Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.jpg"/>
                                 <Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.jpg"/>
                                 <Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.jpg"/>
                                 <Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.jpg"/>
                                 <Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.jpg"/>
                                 <Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.jpg"/>
                                 <Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.jpg"/>
                                 <Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.jpg"/>
                                 <Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.jpg"/>
                                 <Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.jpg"/>
                                 <Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.jpg"/>
                                 <Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.jpg"/>
                                 <Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.jpg"/>
                                 <Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.jpg"/>
                                 <Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.jpg"/>
+                                <Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -8694,50 +8695,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="259" name="Image259"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Image260"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -9011,78 +9044,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J262"/>
+  <dimension ref="A2:J263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:21</t>
+          <t>Прайс актуален на 30.09.2026 00:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -9110,275 +9143,275 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222639</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-6614</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 130 мл Facets поликарбонат d 6,3/4,4 см h7,1 см P.L. [1]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>253</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>1425</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269791</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>60026</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 160 мл "Norvege Optical" Tempered Glass d 6,5 см h8,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>138</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1540</v>
+        <v>1430</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269196</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>L7427/V7997</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 160 мл "Лог" Tempered Glass d 6,3 см h8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>160</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81269241</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>L3751</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 180 мл емкость для подачи "Эскаль" Tempered Glass d 7,7 см h7,8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>1070</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269570</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D15605-2</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 200 мл "Midges" прозрачный d 7,3 см h9,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>227.7</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2743</v>
+        <v>2731</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269259</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>60024/V7462</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Norvege Optical" Tempered Glass d 7,2 см h9,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>141</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1528</v>
+        <v>1269</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200825</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>J1439 кор=12шт</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>58</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3473</v>
+        <v>1984</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81201020</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>52886 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -9402,527 +9435,527 @@
           <t>81200850</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>06с809</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Шамбор" d 7,5 см h9,2 см ОСЗ [48]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>28</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2784</v>
+        <v>1215</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200831</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L0954/J3283 кор=24</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1750</v>
+        <v>2974</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200805</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>52862 кор=12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>70</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1437</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269250</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>52810</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>122</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2499</v>
+        <v>2291</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81269532</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF07967</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "ProBar Optical" d 6,9 см h9,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>473</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269336</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>N4788</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "Би Боп" Tempered Glass d 8,2 см h5,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>142</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269719</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>V4140</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>275</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1969</v>
+        <v>1926</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81201296</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>520014 кор=12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>135</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1250</v>
+        <v>2682</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81262037</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>26977020006</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>438</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269334</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>Q8217</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Лог Браш" вишневый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>260</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1008</v>
+        <v>965</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269335</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>Q8221</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Лог Браш" голубой Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>260</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>929</v>
+        <v>904</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269333</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>Q8216/V7854</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Лог Браш" зеленый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>496</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269198</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>L8690/V7995</t>
+          <t>L8690/V7995/V4293</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Лог" Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>169</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>507</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81200921</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>42435 кор=12</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>85</v>
+        <v>847</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>94000003</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-6617</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл Facets поликарбонат d 7,8 см h8,7 см P.L. [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>297</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2337</v>
+        <v>2327</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>71047282</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>5411PW1/BHA6 (голубой)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл набор 6 шт. голубой BarWare d 8,4 см h10 см P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9960,85 +9993,85 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1551</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269643</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5408JB4</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 230 мл "Elly" d 7,3 см h8,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>108</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3826</v>
+        <v>2793</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269515</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210101</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 230 мл фиолетовый d 7,9 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>204.6</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
@@ -10048,221 +10081,221 @@
           <t>81269635</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>1B24608</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 240 мл "Pulse Optical" d 7 см h7,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>159</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>4977</v>
+        <v>2021</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269966</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>Ut2</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 240 мл "Rocks Cone" d 7,2/5 см h8,6 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>352</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1562</v>
+        <v>1425</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269362</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>LH-CDZ324KH</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>118</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>4057</v>
+        <v>2021</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81260201</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>348</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2374</v>
+        <v>2156</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>398</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4734</v>
+        <v>4721</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81260129</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>1B25310</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Bondi" Optical d 8,5/7,1 см h7,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>170</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>4561</v>
+        <v>4559</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81269961</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>Ut9</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Bud Cone" d 8,6/3 см h8 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10280,7594 +10313,7628 @@
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81269260</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>61697/V7535</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Norvege Optical" Tempered Glass d 7,7 см h9,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>750</v>
+        <v>1890</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81269709</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>O0302</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Аркадия" Optical Tempered Glass d 7,3 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>60</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>6864</v>
+        <v>3932</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81200837</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>02c1021(уп.30шт) ОСЗ</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Гладкий" d 7,8 см h9,3 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>37</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>7190</v>
+        <v>4490</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81201175</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>03с849 (уп.30шт.) ОС</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Глория" d 7,5 см h9,2 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>922</v>
+        <v>2542</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81201021</t>
+          <t>81260222</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>52882 кор=12</t>
+          <t>42405</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Карат" d 7,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Истанбул" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>507</v>
+        <v>4293</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81200846</t>
+          <t>81201021</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>05с1240 кор=30</t>
+          <t>52882 кор=12</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Кристал" d 8 см h8,4 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 250 мл "Карат" d 7,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>3689</v>
+        <v>207</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81269812</t>
+          <t>81200846</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>05с1240 кор=30</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Мистерия" d 7,7 см h8,3 см ОСЗ [24]</t>
+          <t>Стакан Олд Фэшн 250 мл "Кристал" d 8 см h8,4 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1386</v>
+        <v>3212</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81201173</t>
+          <t>81269812</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>17с2002 кор=24</t>
+          <t>23с2347</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Нью Бэлл" d 9 см h10,5 см ОСЗ [24]</t>
+          <t>Стакан Олд Фэшн 250 мл "Мистерия" d 7,7 см h8,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>1848</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81200876</t>
+          <t>81201173</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>L7339 кор=24/6</t>
+          <t>17с2002 кор=24</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Нью Бэлл" d 9 см h10,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>311</v>
+        <v>20</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>743</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81201153</t>
+          <t>81200876</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>05с1249  (1уп=30)</t>
+          <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Ода" d 8 см h8,5 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>30</v>
+        <v>311</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8073</v>
+        <v>718</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81269622</t>
+          <t>81201153</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>05с1249  (1уп=30)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Ода" d 8 см h8,5 см ОСЗ [30]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1446</v>
+        <v>4906</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81269718</t>
+          <t>81269622</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0264</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>294</v>
+        <v>62</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>157</v>
+        <v>656</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81201170</t>
+          <t>81269718</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>17с1966 кор=30</t>
+          <t>V4139</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Эллипсо" ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81280395</t>
+          <t>81201170</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>S0226-250</t>
+          <t>17с1966 кор=30</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
+          <t>Стакан Олд Фэшн 250 мл "Эллипсо" ОСЗ [30]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>283</v>
+        <v>15</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81269840</t>
+          <t>81280395</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>1NT16RK10</t>
+          <t>S0226-250</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>226</v>
+        <v>283</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>9355</v>
+        <v>118</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81269836</t>
+          <t>81269840</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>1NT03RK10</t>
+          <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>226</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>4086</v>
+        <v>9354</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81269564</t>
+          <t>81269836</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл "Line 2" d 8,3 см h8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>423</v>
+        <v>226</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2285</v>
+        <v>4085</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81269263</t>
+          <t>81269564</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>J0317</t>
+          <t>D15643</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 260 мл "Line 2" d 8,3 см h8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>234</v>
+        <v>423</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>142</v>
+        <v>2285</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81261051</t>
+          <t>81269263</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>974261</t>
+          <t>J0317</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>405</v>
+        <v>234</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81269321</t>
+          <t>81261051</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>420174</t>
+          <t>974261</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 265 мл "Лея" d 7,5 см h8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>89</v>
+        <v>405</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>610</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81269844</t>
+          <t>81269321</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>2103</t>
+          <t>420174</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Bar Special" d 8,7 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 265 мл "Лея" d 7,5 см h8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>273</v>
+        <v>89</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>11143</v>
+        <v>537</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81269902</t>
+          <t>81269844</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>420112</t>
+          <t>2103</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Айконик" d 7/4,5 см h8,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Bar Special" d 8,7 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>90</v>
+        <v>273</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>8</v>
+        <v>11016</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81200830</t>
+          <t>81269902</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>J3282 кор=12</t>
+          <t>420112</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Айконик" d 7/4,5 см h8,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>2421</v>
+        <v>8112</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81200803</t>
+          <t>81200830</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>52705 кор=12</t>
+          <t>J3282 кор=12</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>884</v>
+        <v>1643</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81269197</t>
+          <t>81200803</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>L9945/V7950</t>
+          <t>52705 кор=12</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Лог" Tempered Glass d 7,7 см h9,3 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>848</v>
+        <v>1648</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81269518</t>
+          <t>81269197</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L9945/V7950</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл голубой d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Лог" Tempered Glass d 7,7 см h9,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>3224</v>
+        <v>13</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81249510</t>
+          <t>81269518</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>26753020106</t>
+          <t>DTN210097</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 270 мл голубой d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>392</v>
+        <v>198</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>3223</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81260146</t>
+          <t>81249510</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>B3085</t>
+          <t>26753020106</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>214</v>
+        <v>392</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>4546</v>
+        <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81269735</t>
+          <t>81260146</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>1B04411</t>
+          <t>B3085</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
+          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>131</v>
+        <v>214</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>633</v>
+        <v>4241</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81269841</t>
+          <t>81269735</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1B04411</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
+          <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2056</v>
+        <v>583</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81222493</t>
+          <t>81269841</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>23с2329</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>373</v>
+        <v>46</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>369</v>
+        <v>1951</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81222494</t>
+          <t>81222493</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-TRI SUB</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81222492</t>
+          <t>81222494</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-COL SUB</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers d 8,1 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>372</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>581</v>
+        <v>158</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222487</t>
+          <t>81222492</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0008-BLU SUB</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Square d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8,1 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>279</v>
+        <v>372</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>224</v>
+        <v>509</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81269509</t>
+          <t>81222487</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0006-COL SUB</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл зеленый d 8 см h9,5 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 280 мл Mosaic Square декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>198</v>
+        <v>279</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81269577</t>
+          <t>81269509</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210104</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл зеленый d 8,5 см h10,6 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 280 мл зеленый d 8 см h9,5 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>169.4</v>
+        <v>198</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>2642</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81260034</t>
+          <t>81269577</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>579704</t>
+          <t>D9398-2S</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл хр. стекло Paris d 8 см h9 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 280 мл зеленый d 8,5 см h10,6 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>516</v>
+        <v>169.4</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>0</v>
+        <v>2642</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81280388</t>
+          <t>81260034</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>S0555</t>
+          <t>579704</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
+          <t>Стакан Олд Фэшн 280 мл хр. стекло Paris d 8 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>783</v>
+        <v>516</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81222486</t>
+          <t>81280388</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0555</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Stripes d 7,7 см h9,8 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>307</v>
+        <v>783</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>890</v>
+        <v>302</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81201068</t>
+          <t>81222486</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>U1032</t>
+          <t>GW-CLTB0005-COL SUB</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 290 мл Mosaic Stripes декор d 7,7 см h9,8 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>814</v>
+        <v>307</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>711</v>
+        <v>610</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81269662</t>
+          <t>81201068</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>20923</t>
+          <t>U1032</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Bario" d 8,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>237</v>
+        <v>814</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>0</v>
+        <v>542</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81269808/81269660</t>
+          <t>81269662</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>20930/81269808</t>
+          <t>20923</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Bаsic Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Bario" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>12624</v>
+        <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81269661</t>
+          <t>81269808/81269660</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20930/81269808</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Chip" d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Bаsic Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>183</v>
+        <v>253</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>10248</v>
+        <v>11407</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81269425</t>
+          <t>81269661</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>1P02880</t>
+          <t>20943</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Chip" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>211</v>
+        <v>183</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>7674</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81269520</t>
+          <t>81269425</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P02880</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Face" серый d 8,4 см h9,8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>204.6</v>
+        <v>211</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81269563</t>
+          <t>81269520</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>D12280-2S</t>
+          <t>TN210012-C</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Solid Purple" d 8 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Face" серый d 8,4 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>160.6</v>
+        <v>204.6</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>718</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81269560</t>
+          <t>81269563</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D12280-2S</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Solid" d 8 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Solid Purple" d 8 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>317</v>
+        <v>160.6</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81269979</t>
+          <t>81269560</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>V9573</t>
+          <t>D12280-2</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Solid" d 8 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>224</v>
+        <v>317</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>454</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81269787</t>
+          <t>81269979</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>1B19811L</t>
+          <t>V9573</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>183</v>
+        <v>224</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1456</v>
+        <v>969</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81200879</t>
+          <t>81269787</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>L8687 кор=24/6</t>
+          <t>1B19811L</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Би Боп" Tempered Glass d 8,5 см h8,3 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>227</v>
+        <v>183</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>0</v>
+        <v>1391</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81201241</t>
+          <t>81200879</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>Р4188 кор=</t>
+          <t>L8687 кор=24/6</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Би Боп" Tempered Glass d 8,5 см h8,3 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>118</v>
+        <v>227</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>771</v>
+        <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81201260</t>
+          <t>81201241</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>P9165</t>
+          <t>Р4188 кор=</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>0</v>
+        <v>2111</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81201271</t>
+          <t>81201260</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>P9278</t>
+          <t>P9165</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Даллас" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81269359</t>
+          <t>81201271</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>LV-DRN356Z</t>
+          <t>P9278</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Дерин" d 8,2 см h8,9 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Даллас" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>2156</v>
+        <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81201262</t>
+          <t>81269359</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>P9167</t>
+          <t>LV-DRN356Z</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Дерин" d 8,2 см h8,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>97</v>
+        <v>165</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>2036</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81201268</t>
+          <t>81201262</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>P9263</t>
+          <t>P9167</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Зальцбург" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81200826</t>
+          <t>81201268</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>L2654/J0018 кор=12шт</t>
+          <t>P9263</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Зальцбург" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>4575</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81201022</t>
+          <t>81200826</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>52885 кор=12</t>
+          <t>L2654/J0018 кор=12шт</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>396</v>
+        <v>3376</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81201243</t>
+          <t>81201022</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>P8544</t>
+          <t>52885 кор=12</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1607</v>
+        <v>513</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81200853</t>
+          <t>81201243</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>E5454/5363 кор=12</t>
+          <t>P8544</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>2506</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81269903</t>
+          <t>81200853</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>420945</t>
+          <t>E5454/5363 кор=12</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Хилл" d 8/7 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>3564</v>
+        <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81290284</t>
+          <t>81269903</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>O0516</t>
+          <t>420945</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Хилл" d 8/7 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>2491</v>
+        <v>3071</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81269344</t>
+          <t>81290284</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>Q0883/0</t>
+          <t>O0516</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лилак ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>0</v>
+        <v>5286</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81269346</t>
+          <t>81269344</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>Q0885/0</t>
+          <t>Q0883/0</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лондон Топаз ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лилак ARC [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>80</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81269345</t>
+          <t>81269346</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>Q0884/0</t>
+          <t>Q0885/0</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Розовый ARC [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лондон Топаз ARC [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>80</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81269498</t>
+          <t>81269345</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q0884/0</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл d 8,5 см h9 см "Time" P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Розовый ARC [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>273</v>
+        <v>80</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>17065</v>
+        <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81222484</t>
+          <t>81269498</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>22163</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл Mosaic Bubbles d 8,5 см h9,2 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 300 мл d 8,5 см h9 см "Time" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>11112</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81222485</t>
+          <t>81222484</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0003-COL SUB</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл Mosaic Stripes d 8 см h9,3 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 300 мл Mosaic Bubbles декор d 8,5 см h9,2 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>307</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>1222</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81269506</t>
+          <t>81222485</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0004-COL SUB</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл голубой Blue Glass d 8 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл Mosaic Stripes декор d 8 см h9,3 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>198</v>
+        <v>307</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>5359</v>
+        <v>1168</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81269511</t>
+          <t>81269506</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>DTN210120</t>
+          <t>DTN210118</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл зеленый d 8 см h9 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл голубой Blue Glass d 8 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>211.2</v>
+        <v>198</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>3207</v>
+        <v>4941</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81269524</t>
+          <t>81269511</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DTN210120</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл зеленый d 8,3 см h10 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл зеленый d 8 см h9 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>198</v>
+        <v>211.2</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>458</v>
+        <v>3122</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81269837</t>
+          <t>81269524</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>1NT16DR13</t>
+          <t>TN200060</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 300 мл зеленый d 8,3 см h10 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>17395</v>
+        <v>6</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81269833</t>
+          <t>81269837</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>1NT03DR14</t>
+          <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>226</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>9204</v>
+        <v>17395</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81269632</t>
+          <t>81269833</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл хр. стекло "Serene" d 7 см h7,9 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>4314</v>
+        <v>8507</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81261083</t>
+          <t>81269632</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>175531</t>
+          <t>1LT17RK10E</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл хр. стекло Convention d 8 см h8,9 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло "Serene" d 7 см h7,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>654</v>
+        <v>237</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>3633</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81262092</t>
+          <t>81261083</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>25861020706</t>
+          <t>175531</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло Convention d 8 см h8,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>428</v>
+        <v>654</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>974</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81201049</t>
+          <t>81262092</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>42884 кор=12</t>
+          <t>25861020706</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>91</v>
+        <v>428</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>688</v>
+        <v>757</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81261093</t>
+          <t>81201049</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>112844</t>
+          <t>42884 кор=12</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 306 мл хр. стекло Pure (Belfesta) d 8,9 см h8,3 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>1048</v>
+        <v>97</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>129</v>
+        <v>2248</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81201225</t>
+          <t>81261093</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>N6472 кор=12</t>
+          <t>112844</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 306 мл хр. стекло Pure (Belfesta) d 8,9 см h8,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>76</v>
+        <v>1048</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>3114</v>
+        <v>129</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81269211</t>
+          <t>81201225</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>L3750</t>
+          <t>N6472 кор=12</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл емкость для подачи "Эскаль" Tempered Glass d 9,1 см h8,7 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>299</v>
+        <v>76</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1067</v>
+        <v>2780</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81269189</t>
+          <t>81269211</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>G3666</t>
+          <t>L3750</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 310 мл емкость для подачи "Эскаль" Tempered Glass d 9,1 см h8,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>1163</v>
+        <v>809</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81262008</t>
+          <t>81269189</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>25785020206 / 25785020506</t>
+          <t>G3666</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>427</v>
+        <v>282</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>3034</v>
+        <v>1126</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81260155</t>
+          <t>81262008</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>C3003</t>
+          <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>207</v>
+        <v>427</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>2323</v>
+        <v>1539</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81269528</t>
+          <t>81260155</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C3003</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Bee Green" зеленый d 8,3 см h10,2 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 315 мл "Form Bud Cone" d 8,9/7 см h9 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>204.6</v>
+        <v>207</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>425</v>
+        <v>2143</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81269256</t>
+          <t>81269528</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>Q3659</t>
+          <t>TN190013-2</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Bee Green" зеленый d 8,3 см h10,2 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>628</v>
+        <v>204.6</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>424</v>
+        <v>41</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81269258</t>
+          <t>81269256</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>Q3655</t>
+          <t>Q3659</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>611</v>
+        <v>628</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>310</v>
+        <v>388</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81269821</t>
+          <t>81269258</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>1P04261L</t>
+          <t>Q3655</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Matter Fix" d 9,4 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>334</v>
+        <v>611</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>1225</v>
+        <v>310</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81269822</t>
+          <t>81269821</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>1P04262L</t>
+          <t>1P04261L</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Matter Flow" d 9,5 см h9,1 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Fix" d 9,4 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>393</v>
+        <v>334</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1470</v>
+        <v>1140</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81269823</t>
+          <t>81269822</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>1P04263L</t>
+          <t>1P04262L</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Matter Fresh" d 9,5 см h9,1 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Flow" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>334</v>
+        <v>393</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>1498</v>
+        <v>1464</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81269332</t>
+          <t>81269823</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>Q3657</t>
+          <t>1P04263L</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Fresh" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>675</v>
+        <v>334</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>304</v>
+        <v>1473</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81269265</t>
+          <t>81269332</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>H5646</t>
+          <t>Q3657</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>262</v>
+        <v>675</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>963</v>
+        <v>208</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81260114</t>
+          <t>81269265</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>V9942</t>
+          <t>H5646</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Аутлайн Optical" d 6,6/8,6 см h8,7 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>304</v>
+        <v>262</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>686</v>
+        <v>964</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81201238</t>
+          <t>81260114</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>P4182 кор=12</t>
+          <t>V9942</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Аутлайн Optical" d 6,6/8,6 см h8,7 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>121</v>
+        <v>304</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>14</v>
+        <v>590</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81269204</t>
+          <t>81201238</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>C9688</t>
+          <t>P4182 кор=12</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Блю" d 9 см h8,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>286</v>
+        <v>127</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>762</v>
+        <v>1782</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81269209</t>
+          <t>81269204</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>J8486</t>
+          <t>C9688</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Рэд" d 9 см h8,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Блю" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>329</v>
+        <v>286</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>199</v>
+        <v>761</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81269722</t>
+          <t>81269209</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J8486</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл "Сальто" d 8 см h8 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто Колор Рэд" d 9 см h8,4 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>235</v>
+        <v>329</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>1891</v>
+        <v>104</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81222483</t>
+          <t>81269722</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>GW-TBGS0056 SUB</t>
+          <t>G2562</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл Vintage Amber декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Сальто" d 8 см h8 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>613</v>
+        <v>235</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>671</v>
+        <v>1890</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81260194</t>
+          <t>81222483</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>X2767</t>
+          <t>GW-TBGS0056 SUB</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл Vintage Amber декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>249</v>
+        <v>613</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>685</v>
+        <v>658</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81262035</t>
+          <t>81260194</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>25832020006 / 25832021006</t>
+          <t>X2767</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>497</v>
+        <v>249</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>2288</v>
+        <v>660</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81262064</t>
+          <t>81262035</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>26979020006</t>
+          <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>551</v>
+        <v>2179</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81262022</t>
+          <t>81262064</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>26980020006</t>
+          <t>26979020006</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>505</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>1225</v>
+        <v>545</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81269337</t>
+          <t>81262022</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>27616020306</t>
+          <t>26980020006</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>448</v>
+        <v>505</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>930</v>
+        <v>1195</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81261061</t>
+          <t>81269337</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>118742</t>
+          <t>27616020306</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 322 мл хр. стекло Bar Special d 8,3 см h12 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>758</v>
+        <v>448</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>0</v>
+        <v>845</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81260159</t>
+          <t>81261061</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>C3038</t>
+          <t>118742</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 322 мл хр. стекло Bar Special d 8,3 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>214</v>
+        <v>758</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>3535</v>
+        <v>0</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81269715</t>
+          <t>81260159</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>LH-IST332KH</t>
+          <t>C3038</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл "Хелен" d 7,6 см h9,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 325 мл "Slim Bud Cone" d 9,9/6,2 см h8,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>3325</v>
+        <v>3301</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81261232</t>
+          <t>81269715</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>145063</t>
+          <t>LH-IST332KH</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 325 мл "Хелен" d 7,6 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>1350</v>
+        <v>212</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>361</v>
+        <v>3134</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81269789</t>
+          <t>81261232</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>1B22712L</t>
+          <t>145063</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>187</v>
+        <v>1350</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>1279</v>
+        <v>355</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81269497</t>
+          <t>81269789</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>20127</t>
+          <t>1B22712L</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "King" d 8 см h9,8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>13462</v>
+        <v>1266</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81269496</t>
+          <t>81269497</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20127</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Line" d 8,5 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "King" d 8 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>0</v>
+        <v>15422</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81269829</t>
+          <t>81269496</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21802</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Pinta Essentials" Tempered Glass d 8,4 см h9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Line" d 8,5 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81269739</t>
+          <t>81269829</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>1B16112</t>
+          <t>J3510</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Pinta Essentials" Tempered Glass d 8,4 см h9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>145</v>
+        <v>207</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>3582</v>
+        <v>2244</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81269724</t>
+          <t>81269739</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1B16112</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Биколик Optical" d 6,7 см h9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>216</v>
+        <v>145</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>1397</v>
+        <v>3180</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81261052</t>
+          <t>81269724</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>978483</t>
+          <t>P5248</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Биколик Optical" d 6,7 см h9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>486</v>
+        <v>216</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>4963</v>
+        <v>1283</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81269159</t>
+          <t>81261052</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>27439020506</t>
+          <t>978483</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>472</v>
+        <v>486</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>1038</v>
+        <v>4884</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81260122</t>
+          <t>81269159</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>25924020206</t>
+          <t>27439020506</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>4055</v>
+        <v>797</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81262015</t>
+          <t>81260122</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>26244020106</t>
+          <t>25924020206</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>522</v>
+        <v>451</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>431</v>
+        <v>3749</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81269342</t>
+          <t>81262015</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>41536</t>
+          <t>26244020106</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 335 мл "Аллегра" d 7,4 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>81</v>
+        <v>522</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>572</v>
+        <v>281</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81269675</t>
+          <t>81269342</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>410536</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Fire Optical" d 9,4 см h10,7 см оптические грани дно овал P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 335 мл "Аллегра" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>483</v>
+        <v>87</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>2619</v>
+        <v>500</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81269320</t>
+          <t>81269675</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>420224</t>
+          <t>DF09001</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Аморф" d 8,4 см h8,6 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Fire Optical" d 9,4 см h10,7 см оптические грани дно овал P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>132</v>
+        <v>483</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>0</v>
+        <v>2582</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81201307</t>
+          <t>81269320</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>Р7349/Q2593 кор=6/6)</t>
+          <t>420224</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 340 мл "Аморф" d 8,4 см h8,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>93</v>
+        <v>132</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>853</v>
+        <v>0</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81269237</t>
+          <t>81201307</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>Q5657 (кор=12шт)</t>
+          <t>Р7349/Q2593 кор=6/6)</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Arcoroc [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>0</v>
+        <v>1455</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81269238</t>
+          <t>81269237</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>Q5658 (кор=12шт)</t>
+          <t>Q5657 (кор=12шт)</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Маджента Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Бирюзовый Arcoroc [12]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>83</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
         <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81269236</t>
+          <t>81269238</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>Q5656 (кор=12шт)</t>
+          <t>Q5658 (кор=12шт)</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Синий Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Маджента Arcoroc [12]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>83</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
         <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81222489</t>
+          <t>81269236</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q5656 (кор=12шт)</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Black Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл "Рош" Лак Синий Arcoroc [12]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>513</v>
+        <v>83</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>478</v>
+        <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81222488</t>
+          <t>81222489</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-BLA SUB</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Blue Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Black Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>513</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>575</v>
+        <v>469</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81222490</t>
+          <t>81222488</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-BLU SUB</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Green Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Blue Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>513</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81222491</t>
+          <t>81222490</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GW-CLTB0007-GRE SUB</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Red Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Green Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>513</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>523</v>
+        <v>570</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81269513</t>
+          <t>81222491</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>DTN210098</t>
+          <t>GW-CLTB0007-RED SUB</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл голубой Blue Glass d 7,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Red Panel d 8,5 см h10,9 см "UTOPIA" P.L.- Barbossa [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>211.2</v>
+        <v>513</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>3327</v>
+        <v>431</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81269361</t>
+          <t>81269513</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ334KH</t>
+          <t>DTN210098</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Сидра "Бодега" d 8,2 см h8,8 см Cocktail LAV [12]</t>
+          <t>Стакан Олд Фэшн 340 мл голубой Blue Glass d 7,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>118</v>
+        <v>211.2</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>10133</v>
+        <v>3267</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81262095</t>
+          <t>81269361</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>26526020006</t>
+          <t>LH-CDZ334KH</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Сидра "Бодега" d 8,2 см h8,8 см Cocktail LAV [12]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>635</v>
+        <v>118</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>1246</v>
+        <v>1690</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81260111</t>
+          <t>81262095</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>27204020006</t>
+          <t>26526020006</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>505</v>
+        <v>635</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>0</v>
+        <v>1162</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81263004</t>
+          <t>81260111</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>27277020006</t>
+          <t>27204020006</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>445</v>
+        <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81269194</t>
+          <t>81263004</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>52790</t>
+          <t>27277020006</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
+          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>157</v>
+        <v>482</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>535</v>
+        <v>276</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81269420</t>
+          <t>81269194</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>1P02807</t>
+          <t>52790</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>193</v>
+        <v>146</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>920</v>
+        <v>2028</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81269594</t>
+          <t>81269420</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P02807</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "King 2" d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>443</v>
+        <v>193</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>2669</v>
+        <v>391</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81269695</t>
+          <t>81269594</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15888B</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Optical-2" d 8 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "King 2" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>403</v>
+        <v>443</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>768</v>
+        <v>2608</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81269636</t>
+          <t>81269695</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>1B24612</t>
+          <t>DTT230145</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Pulse Optical" d 7,7 см h8,5 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Optical-2" d 8 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>162</v>
+        <v>403</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>4010</v>
+        <v>382</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81260158</t>
+          <t>81269636</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>C3136</t>
+          <t>1B24612</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Pulse Optical" d 7,7 см h8,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>214</v>
+        <v>162</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>2963</v>
+        <v>0</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81269971</t>
+          <t>81260158</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>Y5865-1S</t>
+          <t>C3136</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Taro" Smoky d 8,7 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Simple Highball Cylinder" d 8,7 см h7,5 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>138</v>
+        <v>214</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>4606</v>
+        <v>1494</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81269786</t>
+          <t>81269971</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>1B12013L</t>
+          <t>Y5865-1S</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Tiara" d 8,5 см h10,8 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Taro" Smoky d 8,7 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>1872</v>
+        <v>4594</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81269441</t>
+          <t>81269786</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1B12013L</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Tiara" d 8,5 см h10,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>255</v>
+        <v>139</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>5483</v>
+        <v>1860</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81269440</t>
+          <t>81269441</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03663</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>455</v>
+        <v>4468</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81269439</t>
+          <t>81269440</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03662L</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>5121</v>
+        <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81269712</t>
+          <t>81269439</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>LH-BOL336KH</t>
+          <t>1P03661L</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Ассос" d 8,2 см h9,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>144</v>
+        <v>255</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>4</v>
+        <v>4570</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81269396</t>
+          <t>81269712</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LH-BOL336KH</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Габи" d 9,2 см h8,4 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 350 мл "Ассос" d 8,2 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>2519</v>
+        <v>1979</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81269711</t>
+          <t>81269396</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>LH-PRS336KH</t>
+          <t>Q4664</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Гая" d 6,3 см h10 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Габи" d 9,2 см h8,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>138</v>
+        <v>70</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>2051</v>
+        <v>1696</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81269526</t>
+          <t>81269711</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LH-PRS336KH</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл голубой d 8,3 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Гая" d 6,3 см h10 см LAV [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>656</v>
+        <v>1365</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81269585</t>
+          <t>81269526</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TN200056</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл зеленый d 8,3 см h9,8 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл голубой d 8,3 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>167.2</v>
+        <v>198</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>2573</v>
+        <v>320</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81269583</t>
+          <t>81269585</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15799S</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл зеленый d 8,4 см h9,8 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл зеленый d 8,3 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>204.6</v>
+        <v>167.2</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>2946</v>
+        <v>2546</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81269618</t>
+          <t>81269583</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D7391S</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл прозрачный "Drop" d 9,7/6,8 см h9,7 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл зеленый d 8,4 см h9,8 см Green Glass P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>106.7</v>
+        <v>204.6</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>0</v>
+        <v>2945</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81260108</t>
+          <t>81269618</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>1LP23DR12</t>
+          <t>D15487</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 350 мл прозрачный "Drop" d 9,7/6,8 см h9,7 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>300</v>
+        <v>106.7</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>1189</v>
+        <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81260110</t>
+          <t>81260108</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>1LP24DR12</t>
+          <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G191" s="9">
         <v>300</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>887</v>
+        <v>1165</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81260106</t>
+          <t>81260110</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>1LP22DR12</t>
+          <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>300</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>461</v>
+        <v>599</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81200907</t>
+          <t>81260106</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>G3367</t>
+          <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл хр. стекло "Лима" d 9 см h8,5 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>331</v>
+        <v>300</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>1024</v>
+        <v>424</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81262029</t>
+          <t>81200907</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>25745020106 / 25745020406</t>
+          <t>G3367</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 350 мл хр. стекло "Лима" d 9 см h8,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>480</v>
+        <v>331</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>106</v>
+        <v>963</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81201298</t>
+          <t>81262029</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>520004</t>
+          <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>173</v>
+        <v>480</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>1582</v>
+        <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81261066</t>
+          <t>81201298</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>115835</t>
+          <t>520004</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>913</v>
+        <v>156</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>1</v>
+        <v>2808</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81260130</t>
+          <t>81261066</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>1B25312</t>
+          <t>115835</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Bondi" Optical d 8,8/6,6 см h 9,6 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>182</v>
+        <v>913</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>7844</v>
+        <v>1</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81269673</t>
+          <t>81260130</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1B25312</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Performance" d 8,3 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Bondi" Optical d 8,8/6,6 см h 9,6 см Ocean [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>483</v>
+        <v>182</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>2526</v>
+        <v>7836</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81269354</t>
+          <t>81269673</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>LV-VRA357Z</t>
+          <t>DF08345</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Вера" d 8,2 см h8,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Performance" d 8,3 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>158</v>
+        <v>483</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>1116</v>
+        <v>2519</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81201245</t>
+          <t>81269354</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>52704 кор=12</t>
+          <t>LV-VRA357Z</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 360 мл "Вера" d 8,2 см h8,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>6</v>
+        <v>743</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81269347</t>
+          <t>81201245</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>TRA359Z/LH-VNN336KH</t>
+          <t>52704 кор=12</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Терра" d 6,3 см h10 см LAV [12]</t>
+          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>0</v>
+        <v>1521</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81262094</t>
+          <t>81269347</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>26338020006 / 28046020106</t>
+          <t>LH-VNN336KH/TRA359Z</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Терра" d 6,3 см h10 см LAV [12]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>580</v>
+        <v>175</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>954</v>
+        <v>1625</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81262009</t>
+          <t>81262094</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>25885020506 / 25885020706</t>
+          <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>435</v>
+        <v>580</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>2305</v>
+        <v>716</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81260153</t>
+          <t>81262009</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>26323020006</t>
+          <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>1043</v>
+        <v>435</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>944</v>
+        <v>343</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81269101</t>
+          <t>81260153</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>27293020006</t>
+          <t>26323020006</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>3717</v>
+        <v>1043</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81262027</t>
+          <t>81269101</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>26537020006</t>
+          <t>27293020006</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>3225</v>
+        <v>3717</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>413</v>
+        <v>0</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81262141</t>
+          <t>81262027</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>26322020106</t>
+          <t>26537020006</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>503</v>
+        <v>3225</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81269127</t>
+          <t>81262141</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>121555</t>
+          <t>26322020106</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 364 мл хр. стекло Stage d 8,6 см h9,2 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>732</v>
+        <v>503</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
         <v>0</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81269742</t>
+          <t>81269127</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>1C24014</t>
+          <t>121555</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 364 мл хр. стекло Stage d 8,6 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>182</v>
+        <v>732</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>2666</v>
+        <v>0</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81269602</t>
+          <t>81269742</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1C24014</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>474</v>
+        <v>182</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>3102</v>
+        <v>2612</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>71047286</t>
+          <t>81269602</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>PS0289 (кор=24 шт)</t>
+          <t>D8441</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Хемингуэй" BarWare d 8,5 см h10,5 см P.L. Proff Cuisine</t>
+          <t>Стакан Олд Фэшн 370 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>257</v>
+        <v>474</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>0</v>
+        <v>2866</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81269500</t>
+          <t>71047286</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PS0289 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл Simba d 7,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "Хемингуэй" BarWare d 8,5 см h10,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>3971</v>
+        <v>0</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81201069</t>
+          <t>81269500</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>U1033/E0169</t>
+          <t>3612 / 20905</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 370 мл Simba d 7,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>486</v>
+        <v>277</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>591</v>
+        <v>3970</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81262075</t>
+          <t>81201069</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>26319020406</t>
+          <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>378</v>
+        <v>486</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>1981</v>
+        <v>584</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81269587</t>
+          <t>81262075</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>26319020406</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 375 мл Neo прозрачный d 8,4 см h10,4 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>473</v>
+        <v>378</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>2759</v>
+        <v>1849</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81269593</t>
+          <t>81269587</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>D15930A-2S</t>
+          <t>D15930A-2</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 375 мл темно зеленый Neo Green d 8,5 см h10,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 375 мл Neo прозрачный d 8,4 см h10,4 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>242</v>
+        <v>473</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>10</v>
+        <v>2747</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81269591</t>
+          <t>81269593</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 375 мл темно серый Neo Gray d 8,5 см h10,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 375 мл темно зеленый Neo Green d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
         <v>242</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81269592</t>
+          <t>81269591</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 375 мл темно фиолетовый Neo Purple d 8,5 см h10,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 375 мл темно серый Neo Gray d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
         <v>242</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
         <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81269607</t>
+          <t>81269592</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15930A-2S</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Drop Gray" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 375 мл темно фиолетовый Neo Purple d 8,5 см h10,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>269.5</v>
+        <v>242</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>1905</v>
+        <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81260148</t>
+          <t>81269607</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>B3098</t>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Drop Gray" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>214</v>
+        <v>269.5</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>4755</v>
+        <v>1903</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81200112</t>
+          <t>81260148</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>D8441 (кор=24шт)</t>
+          <t>B3098</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "News Rocks Cone" d 8,5/6,8 см h9,8 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>0</v>
+        <v>4355</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>71047285</t>
+          <t>81200112</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>PS0356 (кор=24шт)</t>
+          <t>D8441 (кор=24шт)</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
         <v>0</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81200875</t>
+          <t>71047285</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>L7334 кор=24/6</t>
+          <t>PS0356 (кор=24шт)</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>384</v>
+        <v>278</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>502</v>
+        <v>0</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>81269605</t>
+          <t>81200875</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл зеленый "Drop Green" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>257.4</v>
+        <v>384</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>1941</v>
+        <v>471</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81269606</t>
+          <t>81269605</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл фиолетовый "Drop Violet" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 380 мл зеленый "Drop Green" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>269.5</v>
+        <v>257.4</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>1920</v>
+        <v>1941</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81269266</t>
+          <t>81269606</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>L8673</t>
+          <t>D15388S</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл фиолетовый "Drop Violet" d 8,4/7,1 см h9,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>212</v>
+        <v>269.5</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>0</v>
+        <v>1913</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81269284</t>
+          <t>81269266</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>L8674</t>
+          <t>L8673</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Татрас" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
         <v>0</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81269191</t>
+          <t>81269284</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>L8507</t>
+          <t>L8674</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Татрас" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
         <v>0</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81260193</t>
+          <t>81269191</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>X2607</t>
+          <t>L8507</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>272</v>
+        <v>196</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>684</v>
+        <v>0</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81200908</t>
+          <t>81260193</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>G3368</t>
+          <t>X2607</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Лима" d 9,5 см h11,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>328</v>
+        <v>272</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>789</v>
+        <v>553</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81262048</t>
+          <t>81200908</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>26978020006</t>
+          <t>G3368</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Лима" d 9,5 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>438</v>
+        <v>340</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>157</v>
+        <v>1090</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81260199</t>
+          <t>81262048</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>28437020006</t>
+          <t>26978020006</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>354</v>
+        <v>438</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>2392</v>
+        <v>157</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81261092</t>
+          <t>81260199</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>112417</t>
+          <t>28437020006</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 389 мл хр. стекло Pure (Belfesta) d 9,6 см h9 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>899</v>
+        <v>354</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>1936</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81260147</t>
+          <t>81261092</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>B3090</t>
+          <t>112417</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 389 мл хр. стекло Pure (Belfesta) d 9,6 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>214</v>
+        <v>899</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>4409</v>
+        <v>0</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81269964</t>
+          <t>81260147</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>Ut15</t>
+          <t>B3090</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Rocks Cylinder" d 7,6/7 см h8,8 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 390 мл "Classic Highball Cylinder" d 8,1 см h9 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>367</v>
+        <v>214</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
         <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>73037001</t>
+          <t>81269964</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>JLJN03</t>
+          <t>Ut15</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Scotland" BarWare d 8,7 см h10 см P.L. Proff Cuisine [12]</t>
+          <t>Стакан Олд Фэшн 390 мл "Rocks Cylinder" d 7,6/7 см h8,8 см Cocktail Week P.L. [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>119</v>
+        <v>367</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>2805</v>
+        <v>0</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81269109</t>
+          <t>73037001</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>27432020006</t>
+          <t>JLJN03</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 390 мл "Scotland" BarWare d 8,7 см h10 см P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>530</v>
+        <v>119</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>1537</v>
+        <v>2763</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81249110</t>
+          <t>81269109</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>25478020006</t>
+          <t>27432020006</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>389</v>
+        <v>530</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>1693</v>
+        <v>1523</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81269628</t>
+          <t>81249110</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25478020006</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 395 мл хр. стекло "Serene" d 8,7 см h8,7 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>237</v>
+        <v>389</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>15829</v>
+        <v>1637</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81269122</t>
+          <t>81269628</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>121411</t>
+          <t>1LT17DR14E</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 398 мл хр. стекло VerVino (Verbelle) d 9,1 см h9 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 395 мл хр. стекло "Serene" d 8,7 см h8,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>666</v>
+        <v>237</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>4</v>
+        <v>13445</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>81269601</t>
+          <t>81269122</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121411</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 400 мл "Time 2 Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 398 мл хр. стекло VerVino (Verbelle) d 9,1 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>503</v>
+        <v>666</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>3003</v>
+        <v>4</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81260117</t>
+          <t>81269601</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>420742</t>
+          <t>D15668</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 400 мл "Пинот Файн Рим" d 6,2/8,4 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 400 мл "Time 2 Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>127</v>
+        <v>503</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>481</v>
+        <v>3002</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81201103</t>
+          <t>81260117</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>J9524</t>
+          <t>420742</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 400 мл хр. стекло "Ревил Ап" d 8,6 см h10 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 400 мл "Пинот Файн Рим" d 6,2/8,4 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>345</v>
+        <v>136</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>0</v>
+        <v>1206</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81261050</t>
+          <t>81201103</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>128075</t>
+          <t>J9524</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 400 мл хр. стекло Banquet d 9,5 см h8,5 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 400 мл хр. стекло "Ревил Ап" d 8,6 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>446</v>
+        <v>345</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
         <v>0</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81269550</t>
+          <t>81261050</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>128075</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 410 мл "Пуля" d 8,2 см h10,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 400 мл хр. стекло Banquet d 9,5 см h8,5 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>557</v>
+        <v>446</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>1672</v>
+        <v>0</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81269920</t>
+          <t>81269550</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>28078020006</t>
+          <t>DF07903</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
+          <t>Стакан Олд Фэшн 410 мл "Пуля" декор d 8,2 см h10,3 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>374</v>
+        <v>557</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>1010</v>
+        <v>1666</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81269596</t>
+          <t>81269920</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>28078020006</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 420 мл Fusion d 8 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>473</v>
+        <v>374</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>1751</v>
+        <v>902</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81269210</t>
+          <t>81269596</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>L3749</t>
+          <t>D15786-2</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 420 мл емкость для подачи "Эскаль" Tempered Glass d 9,7 см h9,6 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 420 мл Fusion d 8 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>326</v>
+        <v>473</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>0</v>
+        <v>1707</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81269158</t>
+          <t>81269210</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>27434020006</t>
+          <t>L3749</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
+          <t>Стакан Олд Фэшн 420 мл емкость для подачи "Эскаль" Tempered Glass d 9,7 см h9,6 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>605</v>
+        <v>326</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>4132</v>
+        <v>0</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81260126</t>
+          <t>81269158</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>41536</t>
+          <t>27434020006</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 425 мл "Аллегра" d 6,6 см h10,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>87</v>
+        <v>605</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>601</v>
+        <v>3212</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81262062</t>
+          <t>81260126</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>25952020006, 26538</t>
+          <t>41536</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 425 мл "Аллегра" d 6,6 см h10,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>362</v>
+        <v>84</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>3003</v>
+        <v>2191</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81269501</t>
+          <t>81262062</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25952020006, 26538</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 440 мл прозрачный "Drop" d 7,2 см h9,6 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>237</v>
+        <v>362</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>1164</v>
+        <v>2809</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>81200910</t>
+          <t>81269501</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
-          <t>G3323</t>
+          <t>20975</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 440 мл хр. стекло "Праймери" d 6,5 см h11 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 440 мл прозрачный "Drop" d 7,2 см h9,6 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>375</v>
+        <v>237</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>1076</v>
+        <v>1150</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>81269854</t>
+          <t>81200910</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G3323</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 450 мл хр. стекло "Francois-Rene" d 8,8 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 440 мл хр. стекло "Праймери" d 6,5 см h11 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>763</v>
+        <v>375</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>1981</v>
+        <v>985</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>81269683</t>
+          <t>81269854</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF24070-500</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 460 мл "Optical" d 8,5 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 450 мл хр. стекло "Франсуа-Рене" d 8,8 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>417</v>
+        <v>763</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>259</v>
+        <v>1981</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>81269710</t>
+          <t>81269683</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
-          <t>LH-PRS347KH</t>
+          <t>DTT220202</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 475 мл "Гая" Cocktail d 7 см h11,1 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 460 мл "Optical" d 8,5 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>174</v>
+        <v>417</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>1555</v>
+        <v>131</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>81269348</t>
+          <t>81269710</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t>LV-TRA367Z</t>
+          <t>LH-PRS347KH</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 475 мл "Терра" Cocktail&amp;Beer d 7 см h10,9 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 475 мл "Гая" Cocktail d 7 см h11,1 см LAV [6]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>2677</v>
+        <v>567</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>81269859</t>
+          <t>81269348</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV-TRA367Z</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 480 мл хр. стекло "Vittore Carpaccio" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 475 мл "Терра" Cocktail&amp;Beer d 7 см h10,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="G258" s="9">
-        <v>763</v>
+        <v>182</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>1820</v>
+        <v>1669</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>81260116</t>
+          <t>81269859</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t>420332</t>
+          <t>DF23174-500</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 500 мл "Пинот Файн Рим" d 6,7/9,8 см h10,9 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 480 мл хр. стекло "Витторе Карпаччо" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
-        <v>152</v>
+        <v>763</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>892</v>
+        <v>1820</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>81262054</t>
+          <t>81260116</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
-          <t>25352020006</t>
+          <t>420332</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 500 мл "Пинот Файн Рим" d 6,7/9,8 см h10,9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>543</v>
+        <v>152</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
-        <v>241</v>
+        <v>801</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>81280134</t>
+          <t>81262054</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25352020006</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 530 мл хр. стекло "Restaurant" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G261" s="9">
-        <v>753</v>
+        <v>543</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>2373</v>
+        <v>218</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
+          <t>81280134</t>
+        </is>
+      </c>
+      <c r="D262" s="7" t="inlineStr">
+        <is>
+          <t>TU18035</t>
+        </is>
+      </c>
+      <c r="E262" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 530 мл хр. стекло "Ресторан" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
+        </is>
+      </c>
+      <c r="F262" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G262" s="9">
+        <v>753</v>
+      </c>
+      <c r="H262" s="9">
+        <v/>
+      </c>
+      <c r="I262" s="10">
+        <v>2373</v>
+      </c>
+      <c r="J262" s="4"/>
+    </row>
+    <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="4"/>
+      <c r="B263" s="5"/>
+      <c r="C263" s="6" t="inlineStr">
+        <is>
           <t>81269349</t>
         </is>
       </c>
-      <c r="D262" s="7" t="inlineStr">
+      <c r="D263" s="7" t="inlineStr">
         <is>
           <t>TRA371Z/LH-VNN359KH</t>
         </is>
       </c>
-      <c r="E262" s="8" t="inlineStr">
+      <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 600 мл "Терра" Cocktail&amp;Beer d 7,6 см h11,7 см LAV [6]</t>
         </is>
       </c>
-      <c r="F262" s="7" t="inlineStr">
+      <c r="F263" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
-      <c r="G262" s="9">
+      <c r="G263" s="9">
         <v>212</v>
       </c>
-      <c r="H262" s="9">
-[...5 lines deleted...]
-      <c r="J262" s="4"/>
+      <c r="H263" s="9">
+        <v/>
+      </c>
+      <c r="I263" s="10">
+        <v>1939</v>
+      </c>
+      <c r="J263" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>