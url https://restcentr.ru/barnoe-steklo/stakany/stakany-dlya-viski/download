--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -282,206 +282,50 @@
                                 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
-                                <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
-[...154 lines deleted...]
-                                <Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3702,5042 +3546,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Image103"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId103"/>
-        <a:stretch>
-[...4990 lines deleted...]
-        <a:blip r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -9011,78 +3863,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J262"/>
+  <dimension ref="A2:J106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:20</t>
+          <t>Прайс актуален на 23.09.2026 07:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -9105,8769 +3957,3465 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81222639</t>
+          <t>81200825</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J1439 кор=12шт</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 130 мл Facets поликарбонат d 6,3/4,4 см h7,1 см P.L. [1]</t>
+          <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>253</v>
+        <v>58</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1425</v>
+        <v>1996</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81269791</t>
+          <t>81201020</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52886 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 160 мл "Norvege Optical" Tempered Glass d 6,5 см h8,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1540</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81269196</t>
+          <t>81200831</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>L7427/V7997</t>
+          <t>L0954/J3283 кор=24</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 160 мл "Лог" Tempered Glass d 6,3 см h8 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1234</v>
+        <v>3095</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81269241</t>
+          <t>81200805</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>L3751</t>
+          <t>52862 кор=12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 180 мл емкость для подачи "Эскаль" Tempered Glass d 7,7 см h7,8 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>235</v>
+        <v>70</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81269570</t>
+          <t>81269250</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>D15605-2</t>
+          <t>52810</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 200 мл "Midges" прозрачный d 7,3 см h9,7 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>227.7</v>
+        <v>122</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2743</v>
+        <v>2315</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81269259</t>
+          <t>81269719</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>60024/V7462</t>
+          <t>V4140</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Norvege Optical" Tempered Glass d 7,2 см h9,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>141</v>
+        <v>275</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1528</v>
+        <v>1926</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81200825</t>
+          <t>81201296</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>J1439 кор=12шт</t>
+          <t>520014 кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3473</v>
+        <v>2753</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81201020</t>
+          <t>81200921</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>52886 кор=12</t>
+          <t>42435 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>823</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81200850</t>
+          <t>81269643</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>06с809</t>
+          <t>5408JB4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 200 мл "Шамбор" d 7,5 см h9,2 см ОСЗ [48]</t>
+          <t>Стакан Олд Фэшн 230 мл "Elly" d 7,3 см h8,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2784</v>
+        <v>2877</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81200831</t>
+          <t>81262036</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>L0954/J3283 кор=24</t>
+          <t>25935020406</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
+          <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>49</v>
+        <v>398</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1750</v>
+        <v>4721</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81200805</t>
+          <t>81260222</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>52862 кор=12</t>
+          <t>42405</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Истанбул" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1437</v>
+        <v>4317</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81269250</t>
+          <t>81200876</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>52810</t>
+          <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>122</v>
+        <v>311</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2499</v>
+        <v>718</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81269532</t>
+          <t>81269622</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>O0264</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "ProBar Optical" d 6,9 см h9,2 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>473</v>
+        <v>62</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1005</v>
+        <v>662</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81269336</t>
+          <t>81269718</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>N4788</t>
+          <t>V4139</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Би Боп" Tempered Glass d 8,2 см h5,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>142</v>
+        <v>294</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81269719</t>
+          <t>81269836</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1969</v>
+        <v>4085</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81201296</t>
+          <t>81269564</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>520014 кор=12</t>
+          <t>D15643</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 260 мл "Line 2" d 8,3 см h8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>135</v>
+        <v>423</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1250</v>
+        <v>2285</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81262037</t>
+          <t>81269263</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>26977020006</t>
+          <t>J0317</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>438</v>
+        <v>234</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81269334</t>
+          <t>81269844</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>Q8217</t>
+          <t>2103</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" вишневый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Bar Special" d 8,7 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1002</v>
+        <v>11066</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81269335</t>
+          <t>81200830</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>Q8221</t>
+          <t>J3282 кор=12</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" голубой Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>929</v>
+        <v>1653</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81269333</t>
+          <t>81200803</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>Q8216/V7854</t>
+          <t>52705 кор=12</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог Браш" зеленый Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>496</v>
+        <v>75</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1109</v>
+        <v>1658</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81269198</t>
+          <t>81249510</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>L8690/V7995</t>
+          <t>26753020106</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Лог" Tempered Glass d 7,3 см h7,9 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>169</v>
+        <v>392</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>501</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200921</t>
+          <t>81269735</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>42435 кор=12</t>
+          <t>1B04411</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>37</v>
+        <v>602</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>94000003</t>
+          <t>81269841</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>JD-6617</t>
+          <t>23с2329</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл Facets поликарбонат d 7,8 см h8,7 см P.L. [1]</t>
+          <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>297</v>
+        <v>46</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2337</v>
+        <v>1959</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>71047282</t>
+          <t>81260034</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>5411PW1/BHA6 (голубой)</t>
+          <t>579704</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл набор 6 шт. голубой BarWare d 8,4 см h10 см P.L. Proff Cuisine [1]</t>
+          <t>Стакан Олд Фэшн 280 мл хр. стекло Paris d 8 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1551</v>
+        <v>516</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>71047283</t>
+          <t>81201068</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>5411PW1/BHA6 (оранжевый)</t>
+          <t>U1032</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 220 мл набор 6 шт. оранжевый d 8,4 см h10 см BarWare P.L. Proff Cuisine [1]</t>
+          <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1551</v>
+        <v>814</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>655</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81269643</t>
+          <t>81269662</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20923</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 230 мл "Elly" d 7,3 см h8,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Bario" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>108</v>
+        <v>237</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3826</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81269515</t>
+          <t>81269808/81269660</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20930/81269808</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 230 мл фиолетовый d 7,9 см h9,8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Bаsic Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>204.6</v>
+        <v>253</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>11588</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81269635</t>
+          <t>81269661</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>1B24608</t>
+          <t>20943</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл "Pulse Optical" d 7 см h7,8 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Chip" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>4941</v>
+        <v>7680</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81269966</t>
+          <t>81269425</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>Ut2</t>
+          <t>1P02880</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл "Rocks Cone" d 7,2/5 см h8,6 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>352</v>
+        <v>211</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1562</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81269362</t>
+          <t>81269979</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ324KH</t>
+          <t>V9573</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>118</v>
+        <v>224</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>4057</v>
+        <v>969</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81260201</t>
+          <t>81269787</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>28452020006</t>
+          <t>1B19811L</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>348</v>
+        <v>183</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2374</v>
+        <v>1391</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81262036</t>
+          <t>81201241</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>25935020406</t>
+          <t>Р4188 кор=</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>398</v>
+        <v>127</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>4734</v>
+        <v>2116</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81260129</t>
+          <t>81200826</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>1B25310</t>
+          <t>L2654/J0018 кор=12шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Bondi" Optical d 8,5/7,1 см h7,8 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>4561</v>
+        <v>3400</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81269961</t>
+          <t>81201022</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>Ut9</t>
+          <t>52885 кор=12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Bud Cone" d 8,6/3 см h8 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>379</v>
+        <v>73</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81269260</t>
+          <t>81201243</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>61697/V7535</t>
+          <t>P8544</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Norvege Optical" Tempered Glass d 7,7 см h9,4 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>702</v>
+        <v>2512</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81269709</t>
+          <t>81200853</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>O0302</t>
+          <t>E5454/5363 кор=12</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Аркадия" Optical Tempered Glass d 7,3 см h9,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>6864</v>
+        <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81200837</t>
+          <t>81290284</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>02c1021(уп.30шт) ОСЗ</t>
+          <t>O0516</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Гладкий" d 7,8 см h9,3 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>7190</v>
+        <v>5495</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81201175</t>
+          <t>81269498</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>03с849 (уп.30шт.) ОС</t>
+          <t>22163</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Глория" d 7,5 см h9,2 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 300 мл d 8,5 см h9 см "Time" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>33</v>
+        <v>273</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>922</v>
+        <v>11729</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81201021</t>
+          <t>81269833</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>52882 кор=12</t>
+          <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Карат" d 7,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>507</v>
+        <v>8507</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81200846</t>
+          <t>81261083</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>05с1240 кор=30</t>
+          <t>175531</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Кристал" d 8 см h8,4 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло Convention d 8 см h8,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>30</v>
+        <v>654</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>3689</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81269812</t>
+          <t>81262092</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25861020706</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Мистерия" d 7,7 см h8,3 см ОСЗ [24]</t>
+          <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>31</v>
+        <v>428</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>1386</v>
+        <v>781</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81201173</t>
+          <t>81201049</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>17с2002 кор=24</t>
+          <t>42884 кор=12</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Нью Бэлл" d 9 см h10,5 см ОСЗ [24]</t>
+          <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>0</v>
+        <v>2248</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81200876</t>
+          <t>81201225</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>L7339 кор=24/6</t>
+          <t>N6472 кор=12</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>311</v>
+        <v>76</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>743</v>
+        <v>2970</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81201153</t>
+          <t>81269189</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>05с1249  (1уп=30)</t>
+          <t>G3666</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Ода" d 8 см h8,5 см ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>30</v>
+        <v>282</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>8043</v>
+        <v>1126</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81269622</t>
+          <t>81262008</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>62</v>
+        <v>427</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1446</v>
+        <v>1592</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81269718</t>
+          <t>81269256</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q3659</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>294</v>
+        <v>628</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>157</v>
+        <v>388</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81201170</t>
+          <t>81269258</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>17с1966 кор=30</t>
+          <t>Q3655</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл "Эллипсо" ОСЗ [30]</t>
+          <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>15</v>
+        <v>611</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>310</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81280395</t>
+          <t>81269821</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>S0226-250</t>
+          <t>1P04261L</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 250 мл Classic Coffee d 8,8/8,2 см h9,2 см термостекло P.L. Barbossa [1]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Fix" d 9,4 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>141</v>
+        <v>1141</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81269840</t>
+          <t>81269822</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>1NT16RK10</t>
+          <t>1P04262L</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Flow" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>226</v>
+        <v>393</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>9355</v>
+        <v>1464</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81269836</t>
+          <t>81269823</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>1NT03RK10</t>
+          <t>1P04263L</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Matter Fresh" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>226</v>
+        <v>334</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>4086</v>
+        <v>1474</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81269564</t>
+          <t>81269332</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Q3657</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл "Line 2" d 8,3 см h8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>423</v>
+        <v>675</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2285</v>
+        <v>208</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81269263</t>
+          <t>81269265</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>J0317</t>
+          <t>H5646</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>142</v>
+        <v>964</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81261051</t>
+          <t>81201238</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>974261</t>
+          <t>P4182 кор=12</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>405</v>
+        <v>127</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>0</v>
+        <v>1782</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81269321</t>
+          <t>81260194</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>420174</t>
+          <t>X2767</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 265 мл "Лея" d 7,5 см h8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>89</v>
+        <v>249</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81269844</t>
+          <t>81262035</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>2103</t>
+          <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Bar Special" d 8,7 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>273</v>
+        <v>497</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>11142</v>
+        <v>2155</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81269902</t>
+          <t>81262064</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>420112</t>
+          <t>26979020006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Айконик" d 7/4,5 см h8,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>90</v>
+        <v>505</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>8</v>
+        <v>544</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81200830</t>
+          <t>81262022</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>J3282 кор=12</t>
+          <t>26980020006</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>69</v>
+        <v>505</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>2421</v>
+        <v>1195</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81200803</t>
+          <t>81261232</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>52705 кор=12</t>
+          <t>145063</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>82</v>
+        <v>1350</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>884</v>
+        <v>355</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81269197</t>
+          <t>81269789</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>L9945/V7950</t>
+          <t>1B22712L</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл "Лог" Tempered Glass d 7,7 см h9,3 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>848</v>
+        <v>1267</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81269518</t>
+          <t>81269497</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>20127</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 270 мл голубой d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "King" d 8 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>3224</v>
+        <v>15422</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81249510</t>
+          <t>81269496</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>26753020106</t>
+          <t>21802</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Line" d 8,5 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>392</v>
+        <v>173</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81260146</t>
+          <t>81269739</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>B3085</t>
+          <t>1B16112</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "News Rocks Cone" d 8/6,1 см h8,5 см Cocktail Week P.L. [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>214</v>
+        <v>145</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>4570</v>
+        <v>3180</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81269735</t>
+          <t>81269159</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>1B04411</t>
+          <t>27439020506</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>131</v>
+        <v>472</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>633</v>
+        <v>802</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81269841</t>
+          <t>81260122</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>25924020206</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
+          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>46</v>
+        <v>451</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>2056</v>
+        <v>3928</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81222493</t>
+          <t>81262015</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>26244020106</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>373</v>
+        <v>522</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>369</v>
+        <v>281</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81222494</t>
+          <t>81262095</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>26526020006</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>372</v>
+        <v>635</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>275</v>
+        <v>1173</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81222492</t>
+          <t>81260111</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27204020006</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Flowers декор d 8,1 см h8,5 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>372</v>
+        <v>505</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>581</v>
+        <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222487</t>
+          <t>81263004</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27277020006</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл Mosaic Square декор d 8 см h9 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>279</v>
+        <v>482</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81269509</t>
+          <t>81269194</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52790</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл зеленый d 8 см h9,5 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>198</v>
+        <v>146</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>0</v>
+        <v>2028</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81269577</t>
+          <t>81269420</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P02807</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл зеленый d 8,5 см h10,6 см Green Glass P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>169.4</v>
+        <v>193</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>2642</v>
+        <v>516</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81260034</t>
+          <t>81269594</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>579704</t>
+          <t>D15888B</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 280 мл хр. стекло Paris d 8 см h9 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "King 2" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>516</v>
+        <v>443</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>0</v>
+        <v>2608</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81280388</t>
+          <t>81269441</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>S0555</t>
+          <t>1P03663</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Square крутящийся на дерев. подставке d 8,8/8 см h8,1 см Barbossa [1]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>783</v>
+        <v>255</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>231</v>
+        <v>4492</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81222486</t>
+          <t>81269440</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P03662L</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл Mosaic Stripes декор d 7,7 см h9,8 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>307</v>
+        <v>240</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>884</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81201068</t>
+          <t>81269439</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>U1032</t>
+          <t>1P03661L</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>814</v>
+        <v>255</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>711</v>
+        <v>4570</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81269662</t>
+          <t>81260108</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>20923</t>
+          <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Bario" d 8,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>0</v>
+        <v>1165</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81269808/81269660</t>
+          <t>81260110</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>20930/81269808</t>
+          <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Bаsic Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>253</v>
+        <v>300</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>12624</v>
+        <v>748</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81269661</t>
+          <t>81260106</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Chip" d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>10248</v>
+        <v>424</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81269425</t>
+          <t>81262029</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>1P02880</t>
+          <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>211</v>
+        <v>480</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81269520</t>
+          <t>81201298</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>520004</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Face" серый d 8,4 см h9,8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>204.6</v>
+        <v>156</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1200</v>
+        <v>3305</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81269563</t>
+          <t>81261066</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>D12280-2S</t>
+          <t>115835</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Solid Purple" d 8 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>160.6</v>
+        <v>913</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81269560</t>
+          <t>81201245</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52704 кор=12</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Solid" d 8 см h9,3 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>317</v>
+        <v>100</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>0</v>
+        <v>1521</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81269979</t>
+          <t>81262094</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>V9573</t>
+          <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>224</v>
+        <v>580</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>454</v>
+        <v>866</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81269787</t>
+          <t>81262009</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>1B19811L</t>
+          <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>183</v>
+        <v>435</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1456</v>
+        <v>624</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81200879</t>
+          <t>81260153</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>L8687 кор=24/6</t>
+          <t>26323020006</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Би Боп" Tempered Glass d 8,5 см h8,3 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>227</v>
+        <v>1043</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81201241</t>
+          <t>81269101</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>Р4188 кор=</t>
+          <t>27293020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>118</v>
+        <v>3717</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>765</v>
+        <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81201260</t>
+          <t>81262027</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>P9165</t>
+          <t>26537020006</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>97</v>
+        <v>3225</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81201271</t>
+          <t>81262141</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>P9278</t>
+          <t>26322020106</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Даллас" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>96</v>
+        <v>503</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81269359</t>
+          <t>81269127</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>LV-DRN356Z</t>
+          <t>121555</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Дерин" d 8,2 см h8,9 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 364 мл хр. стекло Stage d 8,6 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>LAV</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>165</v>
+        <v>732</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>2156</v>
+        <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81201262</t>
+          <t>81269742</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>P9167</t>
+          <t>1C24014</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" розовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>2612</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81201268</t>
+          <t>81269602</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>P9263</t>
+          <t>D8441</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Зальцбург" фиолетовый d 8,5 см h9,5 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>96</v>
+        <v>474</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>0</v>
+        <v>2865</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81200826</t>
+          <t>71047286</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>L2654/J0018 кор=12шт</t>
+          <t>PS0289 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 370 мл "Хемингуэй" BarWare d 8,5 см h10,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>67</v>
+        <v>257</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>4575</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81201022</t>
+          <t>81201069</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>52885 кор=12</t>
+          <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>72</v>
+        <v>486</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>396</v>
+        <v>584</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81201243</t>
+          <t>81200112</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>P8544</t>
+          <t>D8441 (кор=24шт)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>77</v>
+        <v>293</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1607</v>
+        <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81200853</t>
+          <t>71047285</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>E5454/5363 кор=12</t>
+          <t>PS0356 (кор=24шт)</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>56</v>
+        <v>278</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81269903</t>
+          <t>81200875</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>420945</t>
+          <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Хилл" d 8/7 см h8,7 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>99</v>
+        <v>384</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>3563</v>
+        <v>471</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81290284</t>
+          <t>81269266</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>O0516</t>
+          <t>L8673</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>105</v>
+        <v>212</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>2383</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81269344</t>
+          <t>81269284</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>Q0883/0</t>
+          <t>L8674</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лилак ARC [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Татрас" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>80</v>
+        <v>206</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81269346</t>
+          <t>81269191</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>Q0885/0</t>
+          <t>L8507</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Лондон Топаз ARC [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>80</v>
+        <v>196</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81269345</t>
+          <t>81260193</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>Q0884/0</t>
+          <t>X2607</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Шетланд Скульптура" Розовый ARC [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>80</v>
+        <v>272</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81269498</t>
+          <t>73037001</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JLJN03</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл d 8,5 см h9 см "Time" P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 390 мл "Scotland" BarWare d 8,7 см h10 см P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>273</v>
+        <v>119</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>17035</v>
+        <v>2763</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81222484</t>
+          <t>81269601</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D15668</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл Mosaic Bubbles декор d 8,5 см h9,2 см "UTOPIA" P.L.- Barbossa [6]</t>
+          <t>Стакан Олд Фэшн 400 мл "Time 2 Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>307</v>
+        <v>503</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>3002</v>
       </c>
       <c r="J106" s="4"/>
-    </row>
-[...5302 lines deleted...]
-      <c r="J262" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>