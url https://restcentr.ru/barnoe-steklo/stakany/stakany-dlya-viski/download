--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -282,50 +282,51 @@
                                 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
+                                <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3546,50 +3547,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Image103"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Image104"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3863,78 +3896,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J106"/>
+  <dimension ref="A2:J107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 07:55</t>
+          <t>Прайс актуален на 07.11.2026 10:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3979,54 +4012,54 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200825</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>J1439 кор=12шт</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Исланд" d 7 см h8,4 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>58</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>43</v>
       </c>
       <c r="I6" s="10">
-        <v>1996</v>
+        <v>1708</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81201020</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>52886 кор=12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 200 мл "Карат" d 7,5 см h7,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -4050,51 +4083,51 @@
           <t>81200831</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>L0954/J3283 кор=24</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Гранити" Tempered Glass d 8 см h9,2 см Arcoroc [24]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>51</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3095</v>
+        <v>2310</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200805</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>52862 кор=12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Касабланка" Tempered Glass d 7,7 см h8,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
@@ -4115,258 +4148,258 @@
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81269250</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>52810</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 205 мл "Таймлесс" d 7,2 см h8,3 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>122</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>97</v>
       </c>
       <c r="I10" s="10">
-        <v>2315</v>
+        <v>2164</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269719</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>V4140</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "Стэк ап кросс Optical" Tempered Glass d 8 см h7,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>275</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>206</v>
       </c>
       <c r="I11" s="10">
-        <v>1926</v>
+        <v>1914</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81201296</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>520014 кор=12</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 210 мл "Элизия" d 7,3 см h8,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>135</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2753</v>
+        <v>2136</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200921</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>42435 кор=12</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 220 мл "Сиде" d 7,2 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>76</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>823</v>
+        <v>97</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269643</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>5408JB4</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 230 мл "Elly" d 7,3 см h8,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>108</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>70</v>
       </c>
       <c r="I14" s="10">
-        <v>2877</v>
+        <v>2347</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>398</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>258</v>
       </c>
       <c r="I15" s="10">
-        <v>4721</v>
+        <v>4697</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81260222</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>42405</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Истанбул" d 7,4 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>63</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>50</v>
       </c>
       <c r="I16" s="10">
-        <v>4317</v>
+        <v>4293</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200876</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>L7339 кор=24/6</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Нью-Йорк" Tempered Glass d 8 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -4390,51 +4423,51 @@
           <t>81269622</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>O0264</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Роман" Tempered Glass d 8,4 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>62</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>662</v>
+        <v>500</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269718</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>V4139</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 250 мл "Стэк ап кросс Optical" Tempered Glass d 8,5 см h8,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -4455,224 +4488,224 @@
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>226</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>169</v>
       </c>
       <c r="I20" s="10">
         <v>4085</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81269564</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>D15643</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл "Line 2" d 8,3 см h8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>423</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>274</v>
       </c>
       <c r="I21" s="10">
-        <v>2285</v>
+        <v>2207</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81269263</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>J0317</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл "Stack up" Tempered Glass d 8,5 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>234</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>175</v>
       </c>
       <c r="I22" s="10">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81269844</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>2103</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл "Bar Special" d 8,7 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>273</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>11066</v>
+        <v>10956</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200830</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>J3282 кор=12</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл "Гранити" Tempered Glass d 8,5 см h10 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>69</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1653</v>
+        <v>251</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81200803</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>52705 кор=12</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 270 мл "Касабланка" Tempered Glass d 8,5 см h9,1 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>75</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1658</v>
+        <v>1054</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81249510</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>26753020106</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 270 мл хр. стекло FIRE d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -4696,85 +4729,85 @@
           <t>81269735</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>1B04411</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл "Victoria Optical" d 8 см h8,2 см Ocean [6]                    </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>131</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>602</v>
+        <v>481</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269841</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>23с2329</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл "Триумф" d 8,1 см h7,5 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>46</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>34</v>
       </c>
       <c r="I28" s="10">
-        <v>1959</v>
+        <v>1735</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81260034</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>579704</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 280 мл хр. стекло Paris d 8 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -4798,51 +4831,51 @@
           <t>81201068</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>814</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>655</v>
+        <v>542</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269662</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>20923</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Bario" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4866,323 +4899,323 @@
           <t>81269808/81269660</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>20930/81269808</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Bаsic Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>253</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>11588</v>
+        <v>11099</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269661</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>20943</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Chip" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>183</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>7680</v>
+        <v>7379</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81269425</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>1P02880</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Connexion" крутящийся d 7,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269979</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>V9573</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Starline" Tempered Glass d 8,5 /5,2*5,2 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>224</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>168</v>
       </c>
       <c r="I35" s="10">
-        <v>969</v>
+        <v>903</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269787</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>1B19811L</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Trinity" треугольный d 7,8 см h8,8 см Ocean [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>183</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1391</v>
+        <v>1367</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81201241</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>Р4188 кор=</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Брикстон" d 8,5 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>127</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>2116</v>
+        <v>1781</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81200826</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>L2654/J0018 кор=12шт</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Исланд" d 8 см h9,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3400</v>
+        <v>2116</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81201022</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>52885 кор=12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Карат" d 8,5 см h8,7 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>73</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>561</v>
+        <v>311</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81201243</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>P8544</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Сир де Коньяк" d 9,5 см h8,5 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>78</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2512</v>
+        <v>2051</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200853</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>E5454/5363 кор=12</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Трек" d 8,5 см h9,8 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
@@ -5206,85 +5239,85 @@
           <t>81290284</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>O0516</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл "Чикаго" d 8 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>110</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>5495</v>
+        <v>4397</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81269498</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>22163</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл d 8,5 см h9 см "Time" P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>273</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>11729</v>
+        <v>9525</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81269833</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -5342,2080 +5375,2114 @@
           <t>81262092</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>25861020706</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>428</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>781</v>
+        <v>662</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81201049</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>42884 кор=12</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 305 мл "Сиде" d 8,1 см h9,5 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>97</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2248</v>
+        <v>2068</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81201225</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>N6472 кор=12</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл "Элеганс" d 7,8 см h8,3 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>76</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>57</v>
       </c>
       <c r="I48" s="10">
-        <v>2970</v>
+        <v>2696</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81269189</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>G3666</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>282</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>211</v>
       </c>
       <c r="I49" s="10">
-        <v>1126</v>
+        <v>1114</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81262008</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>427</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>1592</v>
+        <v>1095</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81269256</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>Q3659</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Bourbon street" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>628</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>471</v>
       </c>
       <c r="I51" s="10">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81269258</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>Q3655</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Louisiane" d 9,4 см h9,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>611</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269821</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>1P04261L</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Fix" d 9,4 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>334</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1141</v>
+        <v>1086</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81269822</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>1P04262L</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Flow" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>393</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I54" s="10">
-        <v>1464</v>
+        <v>1452</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81269823</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>1P04263L</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Matter Fresh" d 9,5 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>334</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81269332</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>Q3657</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Old Square" d 9 см h9,5 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>675</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81269265</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>H5646</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Stack up" Tempered Glass d 9,2 см h9,2 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>262</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>196</v>
       </c>
       <c r="I57" s="10">
-        <v>964</v>
+        <v>934</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81201238</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>P4182 кор=12</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл "Бродвей" d 8,5 см h9,5 см Arcoroc (61876) [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>127</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1782</v>
+        <v>1224</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81260194</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>X2767</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло "Диско" d 9,2/7,3 см h7,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>249</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>186</v>
       </c>
       <c r="I59" s="10">
-        <v>666</v>
+        <v>629</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81262035</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>497</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>2155</v>
+        <v>2107</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81262064</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>26979020006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>505</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I61" s="10">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81262022</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>26980020006</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>505</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>328</v>
       </c>
       <c r="I62" s="10">
-        <v>1195</v>
+        <v>1183</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81261232</t>
+          <t>81260217</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>145063</t>
+          <t>B00311</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 325 мл "Топ" d 7,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1350</v>
+        <v>120</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>355</v>
+        <v>2417</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81269789</t>
+          <t>81261232</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>1B22712L</t>
+          <t>145063</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>187</v>
+        <v>1350</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>877</v>
       </c>
       <c r="I64" s="10">
-        <v>1267</v>
+        <v>343</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81269497</t>
+          <t>81269789</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>20127</t>
+          <t>1B22712L</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "King" d 8 см h9,8 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Jubilee Optical" d 8,9 см h8,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H65" s="9">
-        <v/>
+        <v>140</v>
       </c>
       <c r="I65" s="10">
-        <v>15422</v>
+        <v>1266</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81269496</t>
+          <t>81269497</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>21802</t>
+          <t>20127</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Line" d 8,5 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "King" d 8 см h9,8 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>15376</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81269739</t>
+          <t>81269496</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>1B16112</t>
+          <t>21802</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Line" d 8,5 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81269159</t>
+          <t>81269739</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>27439020506</t>
+          <t>1B16112</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл "Studio" d 9,9 см h9,7 см Ocean [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>472</v>
+        <v>145</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>108</v>
       </c>
       <c r="I68" s="10">
-        <v>802</v>
+        <v>3144</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81260122</t>
+          <t>81269159</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>25924020206</t>
+          <t>27439020506</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>3928</v>
+        <v>780</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81262015</t>
+          <t>81260122</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>26244020106</t>
+          <t>25924020206</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
+          <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>522</v>
+        <v>451</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>293</v>
       </c>
       <c r="I70" s="10">
-        <v>281</v>
+        <v>3911</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81262095</t>
+          <t>81262015</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>26526020006</t>
+          <t>26244020106</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>635</v>
+        <v>522</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1173</v>
+        <v>226</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81260111</t>
+          <t>81262095</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>27204020006</t>
+          <t>26526020006</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>505</v>
+        <v>635</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>412</v>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>1149</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81263004</t>
+          <t>81260111</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>27277020006</t>
+          <t>27204020006</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>276</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81269194</t>
+          <t>81263004</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>52790</t>
+          <t>27277020006</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
+          <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>146</v>
+        <v>482</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>2028</v>
+        <v>234</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81269420</t>
+          <t>81269194</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>1P02807</t>
+          <t>52790</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 345 мл "Таймлесс" d 8,5 см h9,6 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>193</v>
+        <v>146</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>516</v>
+        <v>1326</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81269594</t>
+          <t>81269420</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>D15888B</t>
+          <t>1P02807</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "King 2" d 8 см h9,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Connexion Optical" d 8,5 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>443</v>
+        <v>195</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>2608</v>
+        <v>1332</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81269441</t>
+          <t>81269594</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>1P03663</t>
+          <t>D15888B</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "King 2" d 8 см h9,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>255</v>
+        <v>443</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>4492</v>
+        <v>2606</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81269440</t>
+          <t>81269441</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>1P03662L</t>
+          <t>1P03663</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze FTR" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>191</v>
       </c>
       <c r="I78" s="10">
-        <v>0</v>
+        <v>4185</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81269439</t>
+          <t>81269440</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>1P03661L</t>
+          <t>1P03662L</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PRE" d 8,8 см h9 см Ocean [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Ocean</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>4570</v>
+        <v>2158</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81260108</t>
+          <t>81269439</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>1LP23DR12</t>
+          <t>1P03661L</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Traze PST" d 8,8 см h9,1 см Ocean [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Lucaris</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>191</v>
       </c>
       <c r="I80" s="10">
-        <v>1165</v>
+        <v>4431</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81260110</t>
+          <t>81260108</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>1LP24DR12</t>
+          <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>300</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I81" s="10">
-        <v>748</v>
+        <v>1165</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81260106</t>
+          <t>81260110</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>1LP22DR12</t>
+          <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>300</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>424</v>
+        <v>687</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81262029</t>
+          <t>81260106</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>25745020106 / 25745020406</t>
+          <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
+          <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Lucaris</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>480</v>
+        <v>300</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81201298</t>
+          <t>81262029</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>520004</t>
+          <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>156</v>
+        <v>480</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>3305</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81261066</t>
+          <t>81201298</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>115835</t>
+          <t>520004</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд Фэшн 355 мл "Элизия" d 8,4 см h9,8 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>913</v>
+        <v>156</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>1</v>
+        <v>2094</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81201245</t>
+          <t>81261066</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>52704 кор=12</t>
+          <t>115835</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
+          <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>100</v>
+        <v>913</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>1521</v>
+        <v>1</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81262094</t>
+          <t>81201245</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>26338020006 / 28046020106</t>
+          <t>52704 кор=12</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Касабланка" Tempered Glass d 9,2 см h10 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>RCR Cristalleria Italiana</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>580</v>
+        <v>100</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>80</v>
       </c>
       <c r="I87" s="10">
-        <v>866</v>
+        <v>1449</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81262009</t>
+          <t>81262094</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>25885020506 / 25885020706</t>
+          <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>435</v>
+        <v>580</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I88" s="10">
-        <v>624</v>
+        <v>817</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81260153</t>
+          <t>81262009</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>26323020006</t>
+          <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
+          <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>1043</v>
+        <v>435</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>931</v>
+        <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81269101</t>
+          <t>81260153</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>27293020006</t>
+          <t>26323020006</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>3717</v>
+        <v>1043</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I90" s="10">
-        <v>0</v>
+        <v>932</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81262027</t>
+          <t>81269101</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>26537020006</t>
+          <t>27293020006</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>3225</v>
+        <v>3717</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81262141</t>
+          <t>81262027</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>26322020106</t>
+          <t>26537020006</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>503</v>
+        <v>3225</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>2096</v>
       </c>
       <c r="I92" s="10">
-        <v>0</v>
+        <v>398</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81269127</t>
+          <t>81262141</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>121555</t>
+          <t>26322020106</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 364 мл хр. стекло Stage d 8,6 см h9,2 см Schott Zwiesel [6]</t>
+          <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>732</v>
+        <v>503</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81269742</t>
+          <t>81269127</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>1C24014</t>
+          <t>121555</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
+          <t>Стакан Олд Фэшн 364 мл хр. стекло Stage d 8,6 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>182</v>
+        <v>732</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2612</v>
+        <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81269602</t>
+          <t>81269742</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>D8441</t>
+          <t>1C24014</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "FYN" d 8,1 см h10,5 см Ocean [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>474</v>
+        <v>182</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2865</v>
+        <v>2610</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>71047286</t>
+          <t>81269602</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>PS0289 (кор=24 шт)</t>
+          <t>D8441</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл "Хемингуэй" BarWare d 8,5 см h10,5 см P.L. Proff Cuisine</t>
+          <t>Стакан Олд Фэшн 370 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>257</v>
+        <v>474</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>0</v>
+        <v>2714</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81201069</t>
+          <t>71047286</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>U1033/E0169</t>
+          <t>PS0289 (кор=24 шт)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 370 мл "Хемингуэй" BarWare d 8,5 см h10,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>486</v>
+        <v>257</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>584</v>
+        <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81200112</t>
+          <t>81201069</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>D8441 (кор=24шт)</t>
+          <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>293</v>
+        <v>486</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I98" s="10">
-        <v>0</v>
+        <v>578</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>71047285</t>
+          <t>81200112</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>PS0356 (кор=24шт)</t>
+          <t>D8441 (кор=24шт)</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81200875</t>
+          <t>71047285</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>L7334 кор=24/6</t>
+          <t>PS0356 (кор=24шт)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Джей Гэтсби" d 9 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>384</v>
+        <v>278</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>471</v>
+        <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81269266</t>
+          <t>81200875</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>L8673</t>
+          <t>L7334 кор=24/6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл "Нью-Йорк" Tempered Glass d 8,7 см h10 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>Chef&amp;Sommelier</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>212</v>
+        <v>384</v>
       </c>
       <c r="H101" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I101" s="10">
-        <v>0</v>
+        <v>471</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81269284</t>
+          <t>81269266</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>L8674</t>
+          <t>L8673</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Татрас" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81269191</t>
+          <t>81269284</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>L8507</t>
+          <t>L8674</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Татрас" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81260193</t>
+          <t>81269191</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>X2607</t>
+          <t>L8507</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска" d 9 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>272</v>
+        <v>196</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>553</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>73037001</t>
+          <t>81260193</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>JLJN03</t>
+          <t>X2607</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 390 мл "Scotland" BarWare d 8,7 см h10 см P.L. Proff Cuisine [12]</t>
+          <t>Стакан Олд Фэшн 380 мл хр. стекло "Диско" d 9,4/7,3 см h8,9 см Arcoroc [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>119</v>
+        <v>272</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>2763</v>
+        <v>396</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
+          <t>73037001</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="inlineStr">
+        <is>
+          <t>JLJN03</t>
+        </is>
+      </c>
+      <c r="E106" s="8" t="inlineStr">
+        <is>
+          <t>Стакан Олд Фэшн 390 мл "Scotland" BarWare d 8,7 см h10 см P.L. Proff Cuisine [12]</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G106" s="9">
+        <v>119</v>
+      </c>
+      <c r="H106" s="9">
+        <v>77</v>
+      </c>
+      <c r="I106" s="10">
+        <v>2115</v>
+      </c>
+      <c r="J106" s="4"/>
+    </row>
+    <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="4"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="6" t="inlineStr">
+        <is>
           <t>81269601</t>
         </is>
       </c>
-      <c r="D106" s="7" t="inlineStr">
+      <c r="D107" s="7" t="inlineStr">
         <is>
           <t>D15668</t>
         </is>
       </c>
-      <c r="E106" s="8" t="inlineStr">
+      <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 400 мл "Time 2 Optical" d 8,5 см h9 см P.L. - BarWare [6]</t>
         </is>
       </c>
-      <c r="F106" s="7" t="inlineStr">
+      <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="G106" s="9">
+      <c r="G107" s="9">
         <v>503</v>
       </c>
-      <c r="H106" s="9">
-[...2 lines deleted...]
-      <c r="I106" s="10">
+      <c r="H107" s="9">
+        <v>326</v>
+      </c>
+      <c r="I107" s="10">
         <v>3002</v>
       </c>
-      <c r="J106" s="4"/>
+      <c r="J107" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>