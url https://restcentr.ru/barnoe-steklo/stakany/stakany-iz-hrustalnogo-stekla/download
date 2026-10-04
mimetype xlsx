--- v0 (2026-06-13)
+++ v1 (2026-10-04)
@@ -4583,51 +4583,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:13</t>
+          <t>Прайс актуален на 04.10.2026 23:40</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4655,275 +4655,275 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81269554</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27703020006</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Etruria d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>818</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269555</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>27702020006</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Бокал стакан для коктейля 450 мл "Тики" хр. стекло Sardinia d 7,6 см h13,6 см RCR [4]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>818</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81262037</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>26977020006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 210 мл хр. стекло Melodia d 7,2 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>438</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81260201</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>28452020006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Light Ultra-Thin Glass d 8,1/7,3 см h6,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>348</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2393</v>
+        <v>2132</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81262036</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>25935020406</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 240 мл хр. стекло Melodia d 7,5 см h8 см RCR [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>398</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>4734</v>
+        <v>4721</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269840</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1NT16RK10</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "Noble line" d 8,1 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>226</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>9355</v>
+        <v>9354</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269836</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1NT03RK10</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 250 мл хр. стекло "PL line" d 7,9 см h8,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>226</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>4086</v>
+        <v>4085</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81261051</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>974261</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 260 мл хр. стекло Banquet d 8,1 см h7,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5015,51 +5015,51 @@
           <t>81201068</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>U1032</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 290 мл хр. стекло "Оупен Ап Спиритс" d 9,9 см h8,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>814</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>711</v>
+        <v>542</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269837</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1NT16DR13</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "Noble line" d 8,8 см h9,3 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -5083,85 +5083,85 @@
           <t>81269833</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1NT03DR14</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 300 мл хр. стекло "PL line" d 8,7 см h9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>226</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>9204</v>
+        <v>8507</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81269632</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17RK10E</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло "Serene" d 7 см h7,9 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>237</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>4314</v>
+        <v>3633</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81261083</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>175531</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Convention d 8 см h8,9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5185,51 +5185,51 @@
           <t>81262092</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>25861020706</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 300 мл хр. стекло Opera d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>428</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>974</v>
+        <v>776</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81261093</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>112844</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 306 мл хр. стекло Pure (Belfesta) d 8,9 см h8,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5253,221 +5253,221 @@
           <t>81269189</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>G3666</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло "Вине" d 8,4 см h8,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>282</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1163</v>
+        <v>1126</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81262008</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>25785020206 / 25785020506</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 310 мл хр. стекло TimeLess d 8,3 см h8,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>427</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2998</v>
+        <v>1497</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81262035</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>25832020006 / 25832021006</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Melodia d 8,2 см h9,4 см RCR [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>497</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2288</v>
+        <v>2155</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81262064</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>26979020006</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Funky d 8,6 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>505</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81262022</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>26980020006</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 320 мл хр. стекло Sound Soul d 8,6 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>505</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1225</v>
+        <v>1195</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269337</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>27616020306</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 320 мл хр. стекло Stack d 9 см h9,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>448</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>930</v>
+        <v>857</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81261061</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>118742</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 322 мл хр. стекло Bar Special d 8,3 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5491,221 +5491,221 @@
           <t>81261232</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>145063</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 325 мл хр. стекло Grad d 8 см h9,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1350</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81261052</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>978483</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Banquet d 8,3 см h8,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>486</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>4963</v>
+        <v>4884</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269159</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>27439020506</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Etna d 8 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>472</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1038</v>
+        <v>797</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81260122</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>25924020206</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 330 мл хр. стекло Laurus d 8,3 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>451</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>4055</v>
+        <v>3929</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81262015</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>26244020106</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 330 мл хр. стекло Tattoo d 8,2 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>522</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>431</v>
+        <v>281</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81262095</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>26526020006</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Alkemist d 7,3 см h10,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>635</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1246</v>
+        <v>1162</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81260111</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>27204020006</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 340 мл хр. стекло Any d 8,2 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -5729,221 +5729,221 @@
           <t>81263004</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>27277020006</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 340 мл хр. стекло Marilyn d 8,2 см h9,8 см RCR [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>482</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>445</v>
+        <v>276</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81260108</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>1LP23DR12</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Dazzle Pavilion" d 8,2/6,7 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>300</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81260110</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>1LP24DR12</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Gleam Pavilion" d 8,4/6,5 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>300</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>887</v>
+        <v>749</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81260106</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>1LP22DR12</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 350 мл хр. стекло "Radiant Pavilion" d 8,4/6,3 см h10 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>300</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>461</v>
+        <v>424</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200907</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>G3367</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл хр. стекло "Лима" d 9 см h8,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>331</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1024</v>
+        <v>963</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81262029</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>25745020106 / 25745020406</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 350 мл хр. стекло Adagio d 8,8 см h10 см RCR [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>480</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81261066</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>115835</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 356 мл хр. стекло Basic Bar d 8,7 см h9,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -5967,119 +5967,119 @@
           <t>81262094</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>26338020006 / 28046020106</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло Combo d 9 см h8,5 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>580</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>954</v>
+        <v>860</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81262009</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>25885020506 / 25885020706</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 360 мл хр. стекло TimeLess d 8,7 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>435</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2239</v>
+        <v>283</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81260153</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>26323020006</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло зеленый Gipsy d 8,5 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1043</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81269101</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>27293020006</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Maori d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6103,51 +6103,51 @@
           <t>81262027</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>26537020006</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло набор 6 шт. цветной Pedro&amp;Rosa d 8,5 см h9 см RCR [1]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>3225</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81262141</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>26322020106</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 360 мл хр. стекло оранжевый Gipsy d 8,5 см h9 см RCR [6] </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6205,85 +6205,85 @@
           <t>81201069</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>U1033/E0169</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло "Оупен Ап" d 9,3 см h9,4 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>486</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81262075</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>26319020406</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 370 мл хр. стекло Invino d 6,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>378</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1981</v>
+        <v>1885</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81269266</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>L8673</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Аска Тар" d 8 см h10,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -6369,57 +6369,57 @@
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81200908</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>G3368</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло "Лима" d 9,5 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>789</v>
+        <v>1090</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81262048</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>26978020006</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 380 мл хр. стекло Aria d 8,5 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -6443,51 +6443,51 @@
           <t>81260199</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>28437020006</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 380 мл хр. стекло Light Ultra-Thin Glass d 8,5/7,3 см h9 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>354</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>2393</v>
+        <v>1937</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81261092</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>112417</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 389 мл хр. стекло Pure (Belfesta) d 9,6 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6511,119 +6511,119 @@
           <t>81269109</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>27432020006</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло Alkemist боковой наклон d 8,6 см h9,6 см RCR [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>530</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1537</v>
+        <v>1523</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81249110</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>25478020006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 390 мл хр. стекло EGO d 6,9 см h9,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>389</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1693</v>
+        <v>1637</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81269628</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17DR14E</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 395 мл хр. стекло "Serene" d 8,7 см h8,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>237</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>15673</v>
+        <v>13469</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81269122</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>121411</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд фэшн 398 мл хр. стекло VerVino (Verbelle) d 9,1 см h9 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -6715,323 +6715,323 @@
           <t>81269920</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>28078020006</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 415 мл хр. стекло d 6,5/8,5 см h10 см Optiq RCR [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>374</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>980</v>
+        <v>902</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81269158</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>27434020006</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 420 мл хр. стекло d 8,4 см h9,6 см Essential RCR [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>605</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>4102</v>
+        <v>3182</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81262062</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>25952020006, 26538</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 430 мл хр. стекло Universum d 8 см h9 см RCR [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>362</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>2883</v>
+        <v>2809</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81200910</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>G3323</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 440 мл хр. стекло "Праймери" d 6,5 см h11 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>375</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1076</v>
+        <v>985</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81269854</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF24070-500</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 450 мл хр. стекло "Francois-Rene" d 8,8 см h10 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 450 мл хр. стекло "Франсуа-Рене" d 8,8 см h10 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>763</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>1981</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81269859</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DF23174-500</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 480 мл хр. стекло "Vittore Carpaccio" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 480 мл хр. стекло "Витторе Карпаччо" d 8,7 см h10,5 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>763</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>1820</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81262054</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>25352020006</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Стакан Олд Фэшн 510 мл хр. стекло Aria d 9,9 см h9,2 см RCR [6]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>543</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>241</v>
+        <v>218</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81280134</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU18035</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 530 мл хр. стекло "Restaurant" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
+          <t>Стакан Олд Фэшн 530 мл хр. стекло "Ресторан" d 9,1 см h11,1 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>753</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>2373</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81269188</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>G3658</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 220 мл хр. стекло "Вине" d 6,2 см h11,1 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>263</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1061</v>
+        <v>328</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81260035</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>813893</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 240 мл хр. стекло Paris d 6 см h11,7 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7103,207 +7103,207 @@
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>385</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81269751</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S99HB26</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 260 мл хр. стекло Bistro "Edelita" d 6 см h12 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 260 мл хр. стекло Бистро "Эделита" d 6 см h12 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>213</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>2399</v>
+        <v>2331</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81269834</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>1NT03HB10</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "PL line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>226</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>9225</v>
+        <v>8217</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81200904</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>G0036 кор=24/6</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 270 мл хр. стекло "Праймери" d 7 см h9,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>332</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1165</v>
+        <v>1055</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81260036</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>571703 / 122415=4 шт/кор</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 280 мл хр. стекло Paris d 6,1 см h14,2 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1213</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>1609</v>
+        <v>1501</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81269629</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17HB10E</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 285 мл хр. стекло "Serene" d 6,2 см h12,6 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>256</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>4382</v>
+        <v>4148</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81269838</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>1NT16HB10</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 300 мл хр. стекло "Noble line" d 6,7 см h12,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
@@ -7395,51 +7395,51 @@
           <t>81269190</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>G3674</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло "Вине" d 6,9 см h12,6 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>275</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>635</v>
+        <v>550</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81261048</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>974244</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Banquet d 6,9 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7463,187 +7463,187 @@
           <t>81260123</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>25967020606</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 330 мл хр. стекло Laurus d 7,3 см h14,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>498</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>844</v>
+        <v>791</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81269160</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>27438020306</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл хр. стекло Etna d 6,8 см h14,9 см RCR [6]  </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>510</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>1022</v>
+        <v>837</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81260109</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>1LP23HB12</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Dazzle Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>300</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81260112</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>1LP24HB12</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Gleam Pavilion" d 7,2/5,8 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>300</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1145</v>
+        <v>954</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81260107</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>1LP22HB12</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Radiant Pavilion" d 7,2/5,4 см h14,5 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>300</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1176</v>
+        <v>617</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81269193</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>L8675</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Аска" d 7,6 см h12,3 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7667,51 +7667,51 @@
           <t>81201066</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>U1041/G9100</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло "Оупен Ап" d 8 см h12 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>480</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>607</v>
+        <v>542</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81249511</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>26730020006</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло FIRE d 7,2 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -7735,119 +7735,119 @@
           <t>81263003</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>27278020006</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Marilyn d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>651</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81262019</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>25860020806</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Opera d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>498</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>787</v>
+        <v>583</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81262021</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>26981020006</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл хр. стекло Sound Soul d 7 см h15,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>519</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>803</v>
+        <v>613</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81261091</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>113771</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 357 мл хр. стекло Pure (Belfesta) d 7 см h14,4 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -7871,51 +7871,51 @@
           <t>81262014</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>26941020406</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекл Tattoo d 7 см h16 см RCR [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>496</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>825</v>
+        <v>665</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81269213</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>L6772</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери Арпэж Лежиро" Optical d 6,8 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -7973,119 +7973,119 @@
           <t>81200906</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>G3322</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло "Праймери" d 8,5 см h10 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>342</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>1398</v>
+        <v>1163</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81262034</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>25766020506 / 25766021206</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло Melodia d 7 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>495</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>675</v>
+        <v>583</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81260162</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>V3051</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери Эмеральд" d 8,1/6,5 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>545</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81269269</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>L9411/V3052</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло зеленый "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8143,323 +8143,323 @@
           <t>81269267</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>L9406</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 360 мл хр. стекло черный "Праймери" d 8,1 см h10,2 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>584</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81269839</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>1NT16LD14</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 370 мл хр. стекло "Noble line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>226</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>6406</v>
+        <v>6321</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81261233</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>145077</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 375 мл хр. стекло Grad d 6,5 см h15,3 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>1621</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81269338</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>27614020306</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 390 мл хр. стекло Stack d 8 см h14,1 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>510</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>647</v>
+        <v>593</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81269835</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>1NT03LD15</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "PL line" d 7,2 см h14,2 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>226</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>14186</v>
+        <v>14187</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81201029</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>N0834</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Макарон" d 9 см h10,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>535</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>534</v>
+        <v>498</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81200905</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>L8677 кор=24/6</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло "Праймери" d 8 см h12,5 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>328</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>339</v>
+        <v>304</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81262028</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>25934020006</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл хр. стекло Adagio d 7,8 см h11,5 см RCR [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>635</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>502</v>
+        <v>432</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81269631</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1LT17LD15E</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 430 мл хр. стекло "Serene" d 7 см h14,7 см Lucaris [6]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Lucaris</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>237</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>6627</v>
+        <v>4362</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81269128</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>121556</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло Stage d 7,6 см h15 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
@@ -8483,51 +8483,51 @@
           <t>81262007</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>25753021106</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 440 мл хр. стекло TimeLess d 7,5 см h15 см RCR [6]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>472</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1503</v>
+        <v>759</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81269192</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>L8508</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 450 мл хр. стекло "Аска" d 8,3 см h14 см Chef&amp;Sommelier [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Chef&amp;Sommelier</t>
         </is>
@@ -8565,264 +8565,264 @@
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>711</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
         <v>0</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81269853</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU24070-530</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 500 мл хр. стекло "Francois-Rene" d 7,9 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 500 мл хр. стекло "Франсуа-Рене" d 7,9 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>763</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81249111</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>25479020006 / 25479020106</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло EGO d 8,5 см h14 см RCR [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>360</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>877</v>
+        <v>633</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81261221</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>120590</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 500 мл хр. стекло Sensa Cocktail&amp;Beer d 8,4 см h12 см Schott Zwiesel [6]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>932</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>1763</v>
+        <v>1647</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81280135</t>
+          <t>81269858</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23174-550</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Restaurant" d 8 см h14 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Витторе Карпаччо" d 8,3 см h13 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>2198</v>
+        <v>1767</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81269858</t>
+          <t>81280135</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TU23103</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 530 мл хр. стекло "Vittore Carpaccio" d 8,3 см h13 см P.L. - BarWare [6]</t>
+          <t>Стакан Хайбол 530 мл хр. стекло "Ресторан" d 8 см h14 см P.L. - BarWare [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>1767</v>
+        <v>2198</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81260200</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>28438020006</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 550 мл хр. стекло Light Ultra-Thin Glass d 9/7,3 см h12,2 см Stackable RCR [6]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>425</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>2303</v>
+        <v>1660</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81262074</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>26318020106 / 26318020206</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Хайбол 480 мл хр. стекло Invino d 7,9 см h13,3 см RCR [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>397</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>2000</v>
+        <v>1923</v>
       </c>
       <c r="J127" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>