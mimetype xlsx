--- v0 (2026-06-02)
+++ v1 (2026-11-06)
@@ -327,50 +327,52 @@
                                 <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpg"/>
                                 <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpg"/>
                                 <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpg"/>
                                 <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.jpg"/>
                                 <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.jpg"/>
                                 <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.jpg"/>
                                 <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpg"/>
                                 <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpg"/>
                                 <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpg"/>
                                 <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpg"/>
                                 <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpg"/>
                                 <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpg"/>
                                 <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/>
                                 <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpg"/>
                                 <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.jpg"/>
                                 <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.jpg"/>
                                 <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.jpg"/>
                                 <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpg"/>
                                 <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.jpg"/>
                                 <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.jpg"/>
                                 <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.jpg"/>
                                 <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.jpg"/>
                                 <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpg"/>
                                 <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpg"/>
                                 <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpg"/>
+                                <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpg"/>
+                                <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5031,50 +5033,114 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Image148"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Image149"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Image150"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5348,78 +5414,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J151"/>
+  <dimension ref="A2:J153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 03.06.2026 01:59</t>
+          <t>Прайс актуален на 06.11.2026 19:36</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5486,4951 +5552,5019 @@
         <v>2987</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>646</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81230104</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>4970</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Коврик барный 38*19 см черный 1883 Maison Routin</t>
+          <t>Коврик барный 38*19 см черный с надписью 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2493</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81230102</t>
+          <t>81233055</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>4189</t>
+          <t>6808</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Подставка для бутылок 1883 Лесенка на 4шт 1883-P.L.</t>
+          <t>Основа для напитков пюре Ананас 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2100</v>
+        <v>880</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>214</v>
+        <v>928</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81230101</t>
+          <t>81259055</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>3138</t>
+          <t>5183/6804 (Banana)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Подставка для бутылок 1883 Лесенка на 6шт 1883-P.L.</t>
+          <t>Основа для напитков пюре Банан 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3137</v>
+        <v>880</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>48</v>
+        <v>921</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81230100</t>
+          <t>81233060</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>4768 / 5958</t>
+          <t>6902</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Помпа дозатор 10мл для бутылки сиропа Maison Routin 1883 с логотипом Original France</t>
+          <t>Основа для напитков пюре Вишня 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>673</v>
+        <v>880</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1668</v>
+        <v>841</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81233055</t>
+          <t>81233063</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>6808</t>
+          <t>6905</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Ананас 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Драконий фрукт (Dragon fruit) 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1273</v>
+        <v>1210</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>968</v>
+        <v>248</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81259055</t>
+          <t>81233053</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>5183/6804 (Banana)</t>
+          <t>6809</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Банан 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Зеленое Яблоко 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>956</v>
+        <v>593</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81233060</t>
+          <t>81233061</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>6902</t>
+          <t>6904</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Вишня 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Киви 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>152</v>
+        <v>726</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81233063</t>
+          <t>81259057</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>6905</t>
+          <t>5314/6803 (Strawberry)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Драконий фрукт (Dragon fruit) 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Клубника 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1437</v>
+        <v>880</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1</v>
+        <v>1418</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81233053</t>
+          <t>81259058</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>6809</t>
+          <t>5186 (Coconut)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Зеленое Яблоко 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Кокос 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1237</v>
+        <v>1210</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81233061</t>
+          <t>81259056</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>6904</t>
+          <t>5184/6800 (Red Berries)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Киви 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Лесные красные ягоды 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>193</v>
+        <v>2142</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81259057</t>
+          <t>81233062</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>5314/6803 (Strawberry)</t>
+          <t>6903</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Клубника 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Личи 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1799</v>
+        <v>1269</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81259058</t>
+          <t>81233056</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>5186 (Coconut)</t>
+          <t>6806</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Кокос 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Малина 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>771.1</v>
+        <v>880</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>2330</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81259056</t>
+          <t>81259054</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>5184/6800 (Red Berries)</t>
+          <t>5146/6799 (Mango)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Лесные красные ягоды 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Манго 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2268</v>
+        <v>2178</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81233062</t>
+          <t>81259053</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>6903</t>
+          <t>5185/6801 (Passion Fruit)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Личи 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Маракуйя 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>599</v>
+        <v>3006</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81233056</t>
+          <t>81233054</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>6806</t>
+          <t>6805</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Малина 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Персик 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1020</v>
+        <v>821</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81259054</t>
+          <t>81233052</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>5146/6799 (Mango)</t>
+          <t>6807</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Манго 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Черника 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1273</v>
+        <v>880</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2396</v>
+        <v>1539</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81259053</t>
+          <t>81233118</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>5185/6801 (Passion Fruit)</t>
+          <t>6906</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Маракуйя 1л 1883 Maison Routin</t>
+          <t>Основа для напитков пюре Юдзу 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>1273</v>
+        <v>1430</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1977</v>
+        <v>22</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81233054</t>
+          <t>81230102</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>6805</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Персик 1л 1883 Maison Routin</t>
+          <t>Подставка для бутылок 1883 Лесенка на 4шт 1883-P.L.</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1273</v>
+        <v>2100</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>906</v>
+        <v>198</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81233052</t>
+          <t>81230101</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>6807</t>
+          <t>3138</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Пюре основа для напитков Черника 1л 1883 Maison Routin</t>
+          <t>Подставка для бутылок 1883 Лесенка на 6шт 1883-P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1273</v>
+        <v>3137</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1637</v>
+        <v>1</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81230001</t>
+          <t>81230100</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>5086 Apricot</t>
+          <t>4768 / 5958</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Сироп Абрикос 1л 1883 Maison Routin </t>
+          <t>Помпа дозатор 10мл для бутылки сиропа Maison Routin 1883 с логотипом Original France</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>937</v>
+        <v>673</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>731</v>
+        <v>7440</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81230254</t>
+          <t>81280513</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>5579</t>
+          <t>6279</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Сироп Агава органическая 1л 1883 Maison Routin </t>
+          <t>Помпа дозатор 15мл для бутылки пюре Maison Routin 1883 с логотипом Original France</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1499</v>
+        <v>773</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>416</v>
+        <v>239</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81230003</t>
+          <t>81230001</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>1724 Amaretto</t>
+          <t>5086 Apricot</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Сироп Амаретто 1л 1883 Maison Routin </t>
+          <t>Сироп Абрикос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>937</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>509</v>
+        <v>591</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81230004</t>
+          <t>81230254</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>6043 Pineapple</t>
+          <t>5579</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ананас 1л 1883 Maison Routin </t>
+          <t>Сироп Агава органическая 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>937</v>
+        <v>1499</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>561</v>
+        <v>285</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81230005</t>
+          <t>81230003</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>1637 Anise</t>
+          <t>1724 Amaretto</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Сироп Анис 1л 1883 Maison Routin </t>
+          <t>Сироп Амаретто 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>893</v>
+        <v>947</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81230060</t>
+          <t>81230004</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>6041 Orange/1655/</t>
+          <t>6043 Pineapple</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Сироп Апельсин 1л 1883 Maison Routin </t>
+          <t>Сироп Ананас 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>937</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>368</v>
+        <v>186</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81230061</t>
+          <t>81230005</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>3414 Blood Orange</t>
+          <t>1637 Anise</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Сироп Апельсин красный 1л 1883 Maison Routin</t>
+          <t>Сироп Анис 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>937</v>
+        <v>893</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>744</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81230019</t>
+          <t>81230060</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>4685 Caramelised Peanut</t>
+          <t>6041 Orange/1655/</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Сироп Арахис карамелизированный 1л 1883 Maison Routin</t>
+          <t>Сироп Апельсин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>937</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1277</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81230068</t>
+          <t>81230061</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>2148 Watermelon</t>
+          <t>3414 Blood Orange</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Сироп Арбуз 1л 1883 Maison Routin </t>
+          <t>Сироп Апельсин красный 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>937</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>803</v>
+        <v>676</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81233015</t>
+          <t>81230019</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>6146</t>
+          <t>4685 Caramelised Peanut</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Сироп Базилик 1л 1883 Maison Routin </t>
+          <t>Сироп Арахис карамелизированный 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>873</v>
+        <v>937</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>724</v>
+        <v>675</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81230006</t>
+          <t>81230068</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>6069 Banana/1638/</t>
+          <t>2148 Watermelon</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Сироп Банан 1л 1883 Maison Routin </t>
+          <t>Сироп Арбуз 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>817</v>
+        <v>947</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>748</v>
       </c>
       <c r="I36" s="10">
-        <v>3398</v>
+        <v>221</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81233022</t>
+          <t>81233015</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6146</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Сироп Баобаб 1л 1883 Maison Routin </t>
+          <t>Сироп Базилик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>660</v>
+        <v>363</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81230026</t>
+          <t>81230006</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>1643/6307 Blue Curacao</t>
+          <t>6069 Banana/1638/</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Сироп Блю Кюрасао 1л 1883 Maison Routin</t>
+          <t>Сироп Банан 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>873</v>
+        <v>817</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>3699</v>
+        <v>1570</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81230260</t>
+          <t>81233022</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>5679 Brownie</t>
+          <t>6262 / 6263</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Сироп Брауни 1л 1883 Maison Routin </t>
+          <t>Сироп Баобаб 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>943</v>
+        <v>893</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>705</v>
       </c>
       <c r="I39" s="10">
-        <v>4271</v>
+        <v>590</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81230029</t>
+          <t>81230026</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>6021 Elder Flower 2776</t>
+          <t>1643/6307 Blue Curacao</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Сироп Бузина 1л 1883 Maison Routin </t>
+          <t>Сироп Блю Кюрасао 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>947</v>
+        <v>873</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>123</v>
+        <v>293</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81230097</t>
+          <t>81230260</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>1716 Vanilla</t>
+          <t>5679 Brownie</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ваниль 1л 1883 Maison Routin </t>
+          <t>Сироп Брауни 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>877</v>
+        <v>943</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>744</v>
       </c>
       <c r="I41" s="10">
-        <v>1799</v>
+        <v>3535</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81230034</t>
+          <t>81230029</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>6018 French Vanilla</t>
+          <t>6021 Elder Flower 2776</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ваниль французская 1л 1883 Maison Routin</t>
+          <t>Сироп Бузина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81230027</t>
+          <t>81230097</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>5197/6887 Dulce De Leche</t>
+          <t>1716 Vanilla</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Сироп Вареное сгущенное молоко 1л 1883 Maison Routin</t>
+          <t>Сироп Ваниль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>937</v>
+        <v>877</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>506</v>
+        <v>3195</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81230014</t>
+          <t>81230034</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>1640 Cherry</t>
+          <t>6018 French Vanilla</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Сироп Вишня 1л 1883 Maison Routin </t>
+          <t>Сироп Ваниль французская 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>887</v>
+        <v>937</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1</v>
+        <v>213</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81230281</t>
+          <t>81230027</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>6034 Hibis</t>
+          <t>5197/6887 Dulce De Leche</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Сироп Гибискус 1л 1883 Maison Routin </t>
+          <t>Сироп Вареное сгущенное молоко 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>959</v>
+        <v>937</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81230041</t>
+          <t>81230014</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>2031 Eggnog</t>
+          <t>1640 Cherry</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Сироп Гоголь-моголь 1л 1883 Maison Routin</t>
+          <t>Сироп Вишня 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>737</v>
+        <v>887</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81230037</t>
+          <t>81230281</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>2879 Pomegranate</t>
+          <t>6034 Hibis</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Сироп Гранат 1л 1883 Maison Routin </t>
+          <t>Сироп Гибискус 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>943</v>
+        <v>959</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81230065</t>
+          <t>81230041</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>2119 Grapefruit</t>
+          <t>2031 Eggnog</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Сироп Грейпфрут 1л 1883 Maison Routin </t>
+          <t>Сироп Гоголь-моголь 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>893</v>
+        <v>737</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>718</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81230066</t>
+          <t>81230037</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>5877 Pink Grapefruit</t>
+          <t>2879 Pomegranate</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Сироп Грейпфрут розовый 1л 1883 Maison Routin </t>
+          <t>Сироп Гранат 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>714</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81230038</t>
+          <t>81230065</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>1899 Mixed</t>
+          <t>2119 Grapefruit</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Сироп Гренадин 1л 1883 Maison Routin </t>
+          <t>Сироп Грейпфрут 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>817</v>
+        <v>893</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>13802</v>
+        <v>409</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81230073</t>
+          <t>81230066</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>2814 Pear</t>
+          <t>5877 Pink Grapefruit</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Сироп Груша 1л 1883 Maison Routin </t>
+          <t>Сироп Грейпфрут розовый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>873</v>
+        <v>937</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1334</v>
+        <v>338</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81230047</t>
+          <t>81230038</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>3073 Melon</t>
+          <t>1899 Mixed</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Сироп Дыня 1л 1883 Maison Routin </t>
+          <t>Сироп Гренадин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>937</v>
+        <v>817</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1873</v>
+        <v>8577</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81233039</t>
+          <t>81230073</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>6261</t>
+          <t>2814 Pear</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Сироп Дыня Мускусная 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Груша 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>937</v>
+        <v>873</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>28</v>
+        <v>746</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81230053</t>
+          <t>81230047</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>1652 Blackberry</t>
+          <t>3073 Melon</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ежевика 1л 1883 Maison Routin </t>
+          <t>Сироп Дыня 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>937</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1113</v>
+        <v>1656</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81230015</t>
+          <t>81233039</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>1922/ 6314 T. Marshmallow</t>
+          <t>6261</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Сироп Жареный маршмеллоу 1л 1883 Maison Routin</t>
+          <t>Сироп Дыня Мускусная 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>937</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>2412</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81230056</t>
+          <t>81230053</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>1719 Roasted Hazelnut</t>
+          <t>1652 Blackberry</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Сироп Жареный фундук 1л 1883 Maison Routin</t>
+          <t>Сироп Ежевика 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>937</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>4087</v>
+        <v>502</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81230007</t>
+          <t>81230015</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>3694 Bubble Gum</t>
+          <t>1922/ 6314 T. Marshmallow</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Сироп Жевательная резинка (Баббл Гам) 1л 1883 Maison Routin</t>
+          <t>Сироп Жареный маршмеллоу 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>937</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1802</v>
+        <v>1993</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81230049</t>
+          <t>81230056</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>6059/1650 Green Mint</t>
+          <t>1719 Roasted Hazelnut</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Сироп Зеленая мята 1л 1883 Maison Routin</t>
+          <t>Сироп Жареный фундук 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>887</v>
+        <v>937</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>3170</v>
+        <v>2311</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81233026</t>
+          <t>81230007</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>3694 Bubble Gum</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Сироп Имбирное пиво 1л 1883 Maison Routin</t>
+          <t>Сироп Жевательная резинка (Баббл Гам) 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>903</v>
+        <v>937</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>700</v>
+        <v>1250</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81230036</t>
+          <t>81230049</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>6070 Ginger/3075/</t>
+          <t>6059/1650 Green Mint</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Сироп Имбирный 1л 1883 Maison Routin </t>
+          <t>Сироп Зеленая мята 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>937</v>
+        <v>887</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>981</v>
+        <v>6258</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81230064</t>
+          <t>81233026</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>1920 Gingerbread</t>
+          <t>6185</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Сироп Имбирный пряник 1л 1883 Maison Routin </t>
+          <t>Сироп Имбирное пиво 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>937</v>
+        <v>903</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81233025</t>
+          <t>81230036</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6070 Ginger/3075/</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Сироп Имбирный эль 1л 1883 Maison Routin </t>
+          <t>Сироп Имбирный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>863</v>
+        <v>937</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>716</v>
+        <v>114</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81230012</t>
+          <t>81230064</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>1921 Butterscotch</t>
+          <t>1920 Gingerbread</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ириска 1л 1883 Maison Routin </t>
+          <t>Сироп Имбирный пряник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>937</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1622</v>
+        <v>591</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81230094</t>
+          <t>81233025</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>2884 Toffee Crunch</t>
+          <t>6184</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ириска хрустящая 1л 1883 Maison Routin</t>
+          <t>Сироп Имбирный эль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>937</v>
+        <v>863</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>700</v>
+        <v>653</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81230039</t>
+          <t>81230012</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>1721 Irish Cream</t>
+          <t>1921 Butterscotch</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ирландский крем 1л 1883 Maison Routin</t>
+          <t>Сироп Ириска 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>937</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>1</v>
+        <v>1614</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81230010</t>
+          <t>81230094</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>1717 Caramel/5416/</t>
+          <t>2884 Toffee Crunch</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Сироп Карамель 1л 1883 Maison Routin </t>
+          <t>Сироп Ириска хрустящая 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>877</v>
+        <v>937</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>20271</v>
+        <v>454</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81230285</t>
+          <t>81230039</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>5886 Cardamom</t>
+          <t>1721 Irish Cream</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Сироп Кардамон 1л 1883 Maison Routin </t>
+          <t>Сироп Ирландский крем 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>860</v>
+        <v>947</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81230040</t>
+          <t>81230010</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>1649 Kiwi</t>
+          <t>1717 Caramel/5416/</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Сироп Киви 1л 1883 Maison Routin </t>
+          <t>Сироп Карамель 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>937</v>
+        <v>877</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1154</v>
+        <v>6918</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81230028</t>
+          <t>81230285</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>3189 Maple</t>
+          <t>5886 Cardamom</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Сироп Кленовый 1л 1883 Maison Routin </t>
+          <t>Сироп Кардамон 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>937</v>
+        <v>860</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1280</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81230030</t>
+          <t>81230040</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>1644 Strawberry</t>
+          <t>1649 Kiwi</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Сироп Клубника 1л 1883 Maison Routin </t>
+          <t>Сироп Киви 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>873</v>
+        <v>937</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>20282</v>
+        <v>564</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81233064</t>
+          <t>81230028</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>6811</t>
+          <t>3189 Maple</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Сироп Клубника Дикая 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Кленовый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>937</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>11</v>
+        <v>756</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81230025</t>
+          <t>81230030</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>1636 Cranberry</t>
+          <t>1644 Strawberry</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Сироп Клюква 1л 1883 Maison Routin </t>
+          <t>Сироп Клубника 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>937</v>
+        <v>873</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>1040</v>
+        <v>11065</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81230057</t>
+          <t>81233064</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>1654 Coconut/5420/</t>
+          <t>6811</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Сироп Кокос 1л 1883 Maison Routin </t>
+          <t>Сироп Клубника Дикая 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>877</v>
+        <v>937</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>740</v>
       </c>
       <c r="I73" s="10">
-        <v>6888</v>
+        <v>369</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81233023</t>
+          <t>81230025</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>6190</t>
+          <t>1636 Cranberry</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Сироп Кола (Cola) 1л 1883 Maison Routin </t>
+          <t>Сироп Клюква 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>873</v>
+        <v>937</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>1551</v>
+        <v>1167</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81230009</t>
+          <t>81230057</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>1725 Cinnamon</t>
+          <t>1654 Coconut/5420/</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Сироп Корица 1л 1883 Maison Routin </t>
+          <t>Сироп Кокос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>937</v>
+        <v>877</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>277</v>
+        <v>360</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81230008</t>
+          <t>81233023</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>1723 Coffee</t>
+          <t>6190</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Сироп Кофе 1л 1883 Maison Routin </t>
+          <t>Сироп Кола (Cola) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>1087</v>
+        <v>1347</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81230280</t>
+          <t>81230009</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>6051 Redcu</t>
+          <t>1725 Cinnamon</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Сироп Красная смородина 1л 1883 Maison Routin</t>
+          <t>Сироп Корица 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>870</v>
+        <v>937</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>0</v>
+        <v>616</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81230042</t>
+          <t>81230008</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>2883 Lavender</t>
+          <t>1723 Coffee</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лаванда 1л 1883 Maison Routin </t>
+          <t>Сироп Кофе 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>937</v>
+        <v>893</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>528</v>
+        <v>987</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81230022</t>
+          <t>81230280</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>1642 Lime</t>
+          <t>6051 Redcu</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лайм 1л 1883 Maison Routin </t>
+          <t>Сироп Красная смородина 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>937</v>
+        <v>870</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>1014</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81233016</t>
+          <t>81230042</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>6157</t>
+          <t>2883 Lavender</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лайм Джус 0,7л кордиал 1883 Maison Routin</t>
+          <t>Сироп Лаванда 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>887</v>
+        <v>937</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1329</v>
+        <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81233037</t>
+          <t>81230022</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>3324</t>
+          <t>1642 Lime</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Лайм 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81230055</t>
+          <t>81233016</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>1718 Hazelnut/5417/</t>
+          <t>6157</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лесной орех 1л 1883 Maison Routin</t>
+          <t>Сироп Лайм Джус 0,7л кордиал 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>11519</v>
+        <v>1430</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81230020</t>
+          <t>81233037</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>1641 Lemon</t>
+          <t>3324</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лимон 1л 1883 Maison Routin </t>
+          <t>Сироп Ледяная Мята 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>937</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81230021</t>
+          <t>81230055</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>2475 Yellow Lemon</t>
+          <t>1718 Hazelnut/5417/</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лимон желтый 1л 1883 Maison Routin</t>
+          <t>Сироп Лесной орех 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>1146</v>
+        <v>5280</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81233038</t>
+          <t>81230020</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>6731</t>
+          <t>1641 Lemon</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Сироп Лимонный для лимонада 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Лимон 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81230043</t>
+          <t>81230021</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>3362 Lychee</t>
+          <t>2475 Yellow Lemon</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Сироп Личи 1л 1883 Maison Routin </t>
+          <t>Сироп Лимон желтый 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>937</v>
+        <v>873</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>765</v>
+        <v>938</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81230058</t>
+          <t>81233038</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>1720 Macadamia Nut</t>
+          <t>6731</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Сироп Макадамия орех 1л 1883 Maison Routin</t>
+          <t>Сироп Лимонный для лимонада 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1332</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81230032</t>
+          <t>81230043</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>1645 Raspberry</t>
+          <t>3362 Lychee</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Сироп Малина 1л 1883 Maison Routin </t>
+          <t>Сироп Личи 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>10553</v>
+        <v>617</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81230046</t>
+          <t>81230058</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>5939 Mango/2033/</t>
+          <t>1720 Macadamia Nut</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Сироп Манго 1л 1883 Maison Routin </t>
+          <t>Сироп Макадамия орех 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>2881</v>
+        <v>72</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81233040</t>
+          <t>81230032</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>6725</t>
+          <t>1645 Raspberry</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Сироп Манго Пряное 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Малина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>629</v>
+        <v>4756</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81230045</t>
+          <t>81230046</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>6042 Tangerine/4507/</t>
+          <t>5939 Mango/2033/</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Сироп Мандарин 1л 1883 Maison Routin </t>
+          <t>Сироп Манго 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>937</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1182</v>
+        <v>1699</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81230035</t>
+          <t>81233040</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>1646 Passion Fruit</t>
+          <t>6725</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Сироп Маракуйя 1л 1883 Maison Routin </t>
+          <t>Сироп Манго Пряное 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>937</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>3293</v>
+        <v>509</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81233041</t>
+          <t>81230045</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>6724</t>
+          <t>6042 Tangerine/4507/</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
+          <t>Сироп Мандарин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1937</v>
+        <v>937</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>240</v>
+        <v>499</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81230063</t>
+          <t>81230035</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>1656 Almond</t>
+          <t>1646 Passion Fruit</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Сироп Миндаль 1л 1883 Maison Routin </t>
+          <t>Сироп Маракуйя 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>877</v>
+        <v>937</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>1648</v>
+        <v>47</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81230051</t>
+          <t>81233041</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>2149 Mojito Mint</t>
+          <t>6724</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Сироп Мохито 1л 1883 Maison Routin </t>
+          <t>Сироп Мёд 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>943</v>
+        <v>1937</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2350</v>
+        <v>187</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81230070</t>
+          <t>81230063</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>4245 Peppermint</t>
+          <t>1656 Almond</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Сироп Мятный 1л 1883 Maison Routin </t>
+          <t>Сироп Миндаль 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>913</v>
+        <v>877</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>465</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81230023</t>
+          <t>81230051</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>4659 Cucumber</t>
+          <t>2149 Mojito Mint</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Сироп Огуречный 1л 1883 Maison Routin </t>
+          <t>Сироп Мохито 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>978</v>
+        <v>943</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>742</v>
+        <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81230062</t>
+          <t>81230070</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>5039 Orchid</t>
+          <t>4245 Peppermint</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Сироп Орхидея 1л 1883 Maison Routin </t>
+          <t>Сироп Мятный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>998</v>
+        <v>913</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>426</v>
+        <v>775</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81233043</t>
+          <t>81230023</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>6626</t>
+          <t>4659 Cucumber</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Сироп Османтус 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Огуречный 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>937</v>
+        <v>978</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>80</v>
+        <v>257</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81233027</t>
+          <t>81230062</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>6270</t>
+          <t>5039 Orchid</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Сироп Пандан 1л 1883 Maison Routin </t>
+          <t>Сироп Орхидея 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>893</v>
+        <v>998</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>92</v>
+        <v>751</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81230261</t>
+          <t>81233043</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>5685 Spicy Cayenne P</t>
+          <t>6626</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Сироп Перец кайенский острый 1л 1883 Maison Routin </t>
+          <t>Сироп Османтус 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>937</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81230069</t>
+          <t>81233027</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>1657 Peach 6123</t>
+          <t>6270</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Сироп Персик 1л 1883 Maison Routin </t>
+          <t>Сироп Пандан 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>937</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1695</v>
+        <v>384</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81231001</t>
+          <t>81230261</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>5938 White</t>
+          <t>5685 Spicy Cayenne P</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Сироп Персик белый 1л 1883 Maison Routin </t>
+          <t>Сироп Перец кайенский острый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>937</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>148</v>
+        <v>562</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81230044</t>
+          <t>81230069</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>5132 French Madeleine</t>
+          <t>1657 Peach 6123</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Сироп Печенье Мадлен 1л 1883 Maison Routin </t>
+          <t>Сироп Персик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>1880</v>
+        <v>1134</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81233117</t>
+          <t>81231001</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>6972 COOKIES &amp; CREAM</t>
+          <t>5938 White</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
+          <t>Сироп Персик белый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>997</v>
+        <v>937</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>3271</v>
+        <v>44</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81230082</t>
+          <t>81230044</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>3640 Speculoos</t>
+          <t>5132 French Madeleine</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Сироп Печенье Спекулос 1л 1883 Maison Routin </t>
+          <t>Сироп Печенье Мадлен 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>1426</v>
+        <v>838</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81230024</t>
+          <t>81233117</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>5013 Chocolate Cookie</t>
+          <t>6972 COOKIES &amp; CREAM</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Сироп Печенье шоколадное 1л 1883 Maison Routin </t>
+          <t>Сироп Печенье с кремом OREO 1л 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>947</v>
+        <v>997</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>4588</v>
+        <v>2955</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81230071</t>
+          <t>81230082</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>4337 Pina Colada</t>
+          <t>3640 Speculoos</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Сироп Пина Колада 1л 1883 Maison Routin </t>
+          <t>Сироп Печенье Спекулос 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>983</v>
+        <v>947</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>464</v>
+        <v>1175</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81230077</t>
+          <t>81230024</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>5291 Popcorn</t>
+          <t>5013 Chocolate Cookie</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Сироп Попкорн 1л 1883 Maison Routin </t>
+          <t>Сироп Печенье шоколадное 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>983</v>
+        <v>947</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>178</v>
+        <v>2166</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81230078</t>
+          <t>81230071</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>6095 Pumpkin Spice 2</t>
+          <t>4337 Pina Colada</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Сироп Пряная тыква 1л 1883 Maison Routin </t>
+          <t>Сироп Пина Колада 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>937</v>
+        <v>983</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>2431</v>
+        <v>301</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81230080</t>
+          <t>81230077</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>1812 Rose</t>
+          <t>5291 Popcorn</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Сироп Роза 1л 1883 Maison Routin </t>
+          <t>Сироп Попкорн 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>937</v>
+        <v>997</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81230079</t>
+          <t>81230078</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>3693 Rum (CARIBBEAN)</t>
+          <t>6095 Pumpkin Spice 2</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Сироп Ром 1л 1883 Maison Routin </t>
+          <t>Сироп Пряная тыква 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>125</v>
+        <v>891</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81230084</t>
+          <t>81230080</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>2117 Cane Sugar</t>
+          <t>1812 Rose</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Сироп Сахарный тростник 1л 1883 Maison Routin </t>
+          <t>Сироп Роза 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>873</v>
+        <v>957</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1261</v>
+        <v>402</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81230050</t>
+          <t>81230079</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>5289 Cherry Plum</t>
+          <t>3693 Rum (CARIBBEAN)</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Сироп Слива Мирабель (Алыча) 1л 1883 Maison Routin </t>
+          <t>Сироп Ром 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81230283</t>
+          <t>81230084</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>5871 Warm spices</t>
+          <t>2117 Cane Sugar</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Сироп Согревающая пряность 1л 1883 Maison Routin </t>
+          <t>Сироп Сахарный тростник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>998</v>
+        <v>873</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>682</v>
+        <v>433</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81230011</t>
+          <t>81230050</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>4508 Salted Caramel</t>
+          <t>5289 Cherry Plum</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Сироп Соленая карамель 1л 1883 Maison Routin </t>
+          <t>Сироп Слива Мирабель (Алыча) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>937</v>
+        <v>973</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>15708</v>
+        <v>394</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81230259</t>
+          <t>81230283</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>5681 Tarragon</t>
+          <t>5871 Warm spices</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Сироп Тархун 1л 1883 Maison Routin </t>
+          <t>Сироп Согревающая пряность 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>937</v>
+        <v>998</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>3003</v>
+        <v>702</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81230093</t>
+          <t>81230011</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>1923 Tiramisu</t>
+          <t>4508 Salted Caramel</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Сироп Тирамису 1л 1883 Maison Routin </t>
+          <t>Сироп Соленая карамель 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>937</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81233024</t>
+          <t>81230259</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5681 Tarragon</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Сироп Тоник 1л 1883 Maison Routin </t>
+          <t>Сироп Тархун 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>903</v>
+        <v>937</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>950</v>
+        <v>2509</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81230096</t>
+          <t>81230093</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>2775 Triple Sec</t>
+          <t>1923 Tiramisu</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Сироп Трипл Сек 1л 1883 Maison Routin </t>
+          <t>Сироп Тирамису 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>840</v>
+        <v>41</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81233017</t>
+          <t>81233024</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>6102</t>
+          <t>6183</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Сироп Тыквенный пирог 1л 1883 Maison Routin </t>
+          <t>Сироп Тоник 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>937</v>
+        <v>903</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>3204</v>
+        <v>874</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81233059</t>
+          <t>81230096</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>6838</t>
+          <t>2775 Triple Sec</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Сироп Умэ Японская слива 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Трипл Сек 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>91</v>
+        <v>670</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81230258</t>
+          <t>81233017</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>5680 Falernum</t>
+          <t>6102</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Сироп Фалернум 1л 1883 Maison Routin </t>
+          <t>Сироп Тыквенный пирог 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>937</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>458</v>
+        <v>2955</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81230098</t>
+          <t>81233059</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>1660 Violet</t>
+          <t>6838</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Сироп Фиалка 1л 1883 Maison Routin </t>
+          <t>Сироп Умэ Японская слива 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>937</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>746</v>
+        <v>32</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81232001</t>
+          <t>81230258</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>5976  DATE</t>
+          <t>5680 Falernum</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Сироп Финик 1л 1883 Maison Routin </t>
+          <t>Сироп Фалернум 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>893</v>
+        <v>937</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>0</v>
+        <v>548</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81230072</t>
+          <t>81230098</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>1658 Pistachio</t>
+          <t>1660 Violet</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Сироп Фисташка 1л 1883 Maison Routin </t>
+          <t>Сироп Фиалка 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>1014</v>
+        <v>893</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81233050</t>
+          <t>81232001</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>6155</t>
+          <t>5976  DATE</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
+          <t>Сироп Финик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>959</v>
+        <v>893</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81230282</t>
+          <t>81230072</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>5773 Cherry Blossom</t>
+          <t>1658 Pistachio</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Сироп Цветок вишни 1л 1883 Maison Routin </t>
+          <t>Сироп Фисташка 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>718</v>
+        <v>947</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>0</v>
+        <v>1735</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81230092</t>
+          <t>81233050</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>2882 Green Tea</t>
+          <t>6155</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Сироп Чай зеленый 1л 1883 Maison Routin </t>
+          <t>Сироп Фраппе Микс 1л бутылка прозрачный пластик 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>937</v>
+        <v>959</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>519</v>
+        <v>207</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81230086</t>
+          <t>81230282</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>1919 Chai Tea</t>
+          <t>5773 Cherry Blossom</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Сироп Чай с пряностями 1л 1883 Maison Routin </t>
+          <t>Сироп Цветок вишни 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>937</v>
+        <v>718</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>789</v>
+        <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81230089</t>
+          <t>81230092</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>4572 Iced Tea Raspberry</t>
+          <t>2882 Green Tea</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Сироп Чай со вкусом малины 1л 1883 Maison Routin </t>
+          <t>Сироп Чай зеленый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>937</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>525</v>
+        <v>456</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81230087</t>
+          <t>81230086</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>3726 Iced Tea Lemon</t>
+          <t>1919 Chai Tea</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Сироп Чай холодный с лимоном 1л 1883 Maison Routin </t>
+          <t>Сироп Чай с пряностями 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>937</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>507</v>
+        <v>789</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81230013</t>
+          <t>81230089</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>1639 Blackcurrant</t>
+          <t>4572 Iced Tea Raspberry</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Сироп Черная смородина 1л 1883 Maison Routin </t>
+          <t>Сироп Чай со вкусом малины 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>887</v>
+        <v>937</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>872</v>
+        <v>520</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81230054</t>
+          <t>81230087</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>1653/6600 Blueberry</t>
+          <t>3726 Iced Tea Lemon</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Сироп Черника 1л 1883 Maison Routin </t>
+          <t>Сироп Чай холодный с лимоном 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>937</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>377</v>
+        <v>484</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81230052</t>
+          <t>81230013</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>5196 Blueberry Muffin</t>
+          <t>1639 Blackcurrant</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Сироп Черничный маффин 1л 1883 Maison Routin </t>
+          <t>Сироп Черная смородина 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>998</v>
+        <v>887</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>4066</v>
+        <v>729</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81230017</t>
+          <t>81230054</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>1722 Chocolate/5419/</t>
+          <t>1653/6600 Blueberry</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколад 1л 1883 Maison Routin </t>
+          <t>Сироп Черника 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>8365</v>
+        <v>0</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81230018</t>
+          <t>81230052</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>1924 White Chocolate</t>
+          <t>5196 Blueberry Muffin</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколад белый 1л 1883 Maison Routin </t>
+          <t>Сироп Черничный маффин 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>937</v>
+        <v>998</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>3547</v>
+        <v>4506</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81233042</t>
+          <t>81230017</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>6395</t>
+          <t>1722 Chocolate/5419/</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколад Рубиновый 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Шоколад 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>983</v>
+        <v>947</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>3619</v>
+        <v>4448</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81233116</t>
+          <t>81230018</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>6969 CHOKOLATE PISTACHIO</t>
+          <t>1924 White Chocolate</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
+          <t>Сироп Шоколад белый 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>983</v>
+        <v>937</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>5504</v>
+        <v>2702</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81233021</t>
+          <t>81233042</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6395</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шоколадный батончик 1л 1883 Maison Routin </t>
+          <t>Сироп Шоколад Рубиновый 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>937</v>
+        <v>983</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>6457</v>
+        <v>3527</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81230119</t>
+          <t>81233116</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>5465 Spritz</t>
+          <t>6969 CHOKOLATE PISTACHIO</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Сироп Шприц 1л 1883 Maison Routin </t>
+          <t>Сироп Шоколадно-фисташковый (Дубайский шоколад) 1л 1883 Maison Routin NEW</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="H141" s="9">
-        <v>781</v>
+        <v/>
       </c>
       <c r="I141" s="10">
-        <v>21372</v>
+        <v>5035</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81230099</t>
+          <t>81233021</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>4829 Yuzu Lemon</t>
+          <t>6221</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Сироп Юдзу (японский лимон) 1л 1883 Maison Routin </t>
+          <t>Сироп Шоколадный батончик 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>993</v>
+        <v>937</v>
       </c>
       <c r="H142" s="9">
-        <v/>
+        <v>740</v>
       </c>
       <c r="I142" s="10">
-        <v>553</v>
+        <v>5665</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81230075</t>
+          <t>81230119</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>1659 Apple</t>
+          <t>5465 Spritz</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Сироп Яблоко 1л 1883 Maison Routin </t>
+          <t>Сироп Шприц 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>937</v>
+        <v>989</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>424</v>
+        <v>20070</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81230076</t>
+          <t>81230099</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>6004 Green Apple</t>
+          <t>4829 Yuzu Lemon</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Сироп Яблоко зеленое 1л 1883 Maison Routin </t>
+          <t>Сироп Юдзу (японский лимон) 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>887</v>
+        <v>993</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>670</v>
+        <v>606</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81230106</t>
+          <t>81230075</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>5081</t>
+          <t>1659 Apple</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,45 л стекло 1883 Maison Routin</t>
+          <t>Сироп Яблоко 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>208</v>
+        <v>937</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>310</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81240910</t>
+          <t>81230076</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>6004 Green Apple</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Футболка "Polo с логотипом 1883" размер  L, "Рутин 1883"</t>
+          <t>Сироп Яблоко зеленое 1л 1883 Maison Routin </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>2150</v>
+        <v>887</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>0</v>
+        <v>436</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81240913</t>
+          <t>81230106</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5081</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Футболка "Polo с логотипом 1883" размер  M, "Рутин 1883"</t>
+          <t>Стакан смесительный для шейкера 450 мл стекло 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>2191</v>
+        <v>208</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81240912</t>
+          <t>81240910</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Футболка "Polo с логотипом 1883" размер  S, "Рутин 1883"</t>
+          <t>Футболка "Polo с логотипом 1883" размер  L, "Рутин 1883"</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>2191</v>
+        <v>2150</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81240911</t>
+          <t>81240913</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Футболка "Polo с логотипом 1883" размер  XL, "Рутин 1883"</t>
+          <t>Футболка "Polo с логотипом 1883" размер  M, "Рутин 1883"</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>2150</v>
+        <v>2191</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81230103</t>
+          <t>81240912</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>5016</t>
+          <t/>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. черный цвет 1883 Maison Routin</t>
+          <t>Футболка "Polo с логотипом 1883" размер  S, "Рутин 1883"</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>3173</v>
+        <v>2191</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
+          <t>81240911</t>
+        </is>
+      </c>
+      <c r="D151" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="8" t="inlineStr">
+        <is>
+          <t>Футболка "Polo с логотипом 1883" размер  XL, "Рутин 1883"</t>
+        </is>
+      </c>
+      <c r="F151" s="7" t="inlineStr">
+        <is>
+          <t>1883 Maison Routin</t>
+        </is>
+      </c>
+      <c r="G151" s="9">
+        <v>2150</v>
+      </c>
+      <c r="H151" s="9">
+        <v/>
+      </c>
+      <c r="I151" s="10">
+        <v>0</v>
+      </c>
+      <c r="J151" s="4"/>
+    </row>
+    <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="4"/>
+      <c r="B152" s="5"/>
+      <c r="C152" s="6" t="inlineStr">
+        <is>
+          <t>81230103</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="inlineStr">
+        <is>
+          <t>5016</t>
+        </is>
+      </c>
+      <c r="E152" s="8" t="inlineStr">
+        <is>
+          <t>Шейкер 0,7 л Бостон нерж. черный цвет 1883 Maison Routin</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>1883 Maison Routin</t>
+        </is>
+      </c>
+      <c r="G152" s="9">
+        <v>3173</v>
+      </c>
+      <c r="H152" s="9">
+        <v/>
+      </c>
+      <c r="I152" s="10">
+        <v>152</v>
+      </c>
+      <c r="J152" s="4"/>
+    </row>
+    <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="4"/>
+      <c r="B153" s="5"/>
+      <c r="C153" s="6" t="inlineStr">
+        <is>
           <t>81250080</t>
         </is>
       </c>
-      <c r="D151" s="7" t="inlineStr">
+      <c r="D153" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E151" s="8" t="inlineStr">
+      <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Ящик для презентаций на 8 бут. 36*18,3см дерево 1883 Maison Routin</t>
         </is>
       </c>
-      <c r="F151" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G151" s="9">
+      <c r="F153" s="7" t="inlineStr">
+        <is>
+          <t>1883 Maison Routin</t>
+        </is>
+      </c>
+      <c r="G153" s="9">
         <v>7263</v>
       </c>
-      <c r="H151" s="9">
-[...2 lines deleted...]
-      <c r="I151" s="10">
+      <c r="H153" s="9">
+        <v/>
+      </c>
+      <c r="I153" s="10">
         <v>1</v>
       </c>
-      <c r="J151" s="4"/>
+      <c r="J153" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>