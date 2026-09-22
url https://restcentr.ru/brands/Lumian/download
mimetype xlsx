--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -2405,51 +2405,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:39</t>
+          <t>Прайс актуален на 22.09.2026 19:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2599,51 +2599,51 @@
           <t>3012030</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>L0033</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1893</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>3012032</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>L0035</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -2701,51 +2701,51 @@
           <t>3012031</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>L0034</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1893</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>3012242</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>L0038</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -2803,51 +2803,51 @@
           <t>3020672</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L0236</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Mr.Slim черный рубин хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2483</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>3011902</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L0029</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -2871,51 +2871,51 @@
           <t>3011906</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>L0030</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2773</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>3020668</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>L0165</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -2939,51 +2939,51 @@
           <t>3020671</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L0166</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2187</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259078</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L0391</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Джиггер Saturn Multilevel хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3041,51 +3041,51 @@
           <t>3020676</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0051</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с медным покрытием Lumian</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1043</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>3020675</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0219</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с черным покрытием Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3245,51 +3245,51 @@
           <t>3011572</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>L0007</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1389</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>3011589</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>L0008</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3313,51 +3313,51 @@
           <t>3011388</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>L0214</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2273</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>3011562</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>L0216</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3551,51 +3551,51 @@
           <t>3011754</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>L0012</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2231</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>3011842</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>L0014</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3619,85 +3619,85 @@
           <t>3011845</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>L0015</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2231</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>3011753</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>L0186</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1447</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>3011757</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>L0013</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3891,119 +3891,119 @@
           <t>3020916</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>L0119</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 16 см d 7,5 см золото Lumian</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2337</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>3021101</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>L0109</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см бронза Kairos Lumian</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>2187</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>3021102</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>L0110</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см черный Kairos Lumian</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2187</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>3020718</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>L0063</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Bomber бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -4061,51 +4061,51 @@
           <t>3020719</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>L0064</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Bomber черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>3653</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81259089</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>L0382</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta Leonardo серебро нерж. Lumian</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -4231,51 +4231,51 @@
           <t>3020724</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>L0209</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>4387</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>3020775</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>L0104</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Chrono золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -4299,51 +4299,51 @@
           <t>3020767</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>L0101</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Chrono хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2973</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81259092</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>L0385</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Cromo Leonardo Parisienne нерж. Lumian</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>