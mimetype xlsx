--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -2405,51 +2405,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 19:04</t>
+          <t>Прайс актуален на 07.11.2026 14:39</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2596,459 +2596,459 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>3012030</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>L0033</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1893</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I9" s="10">
         <v>28</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>3012032</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>L0035</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2273</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I10" s="10">
         <v>39</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>3012059</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>L0036</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2273</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I11" s="10">
         <v>46</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>3012031</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>L0034</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1893</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I12" s="10">
         <v>30</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>3012242</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>L0038</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2039</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I13" s="10">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259094</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>L0387</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Afrodite нерж. Lumian</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4622</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>3004</v>
       </c>
       <c r="I14" s="10">
         <v>14</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>3020672</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L0236</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Mr.Slim черный рубин хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2483</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>3011902</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L0029</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2773</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I16" s="10">
         <v>10</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>3011906</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>L0030</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2773</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I17" s="10">
         <v>22</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>3020668</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>L0165</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2187</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I18" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>3020671</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L0166</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2187</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I19" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259078</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L0391</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Джиггер Saturn Multilevel хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1307</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I20" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81259063</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>L0317</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Коврик барный 90*10,5*1 см нерж. с каплесборником Lumian</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>25503</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>16576</v>
       </c>
       <c r="I21" s="10">
         <v>1</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>3020676</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0051</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с медным покрытием Lumian</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
@@ -3072,595 +3072,595 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>3020675</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0219</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка для коктейля 60 мл d 4 см h4,5 см нерж. с черным покрытием Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1043</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I23" s="10">
         <v>44</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>3022080</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>L0231</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 15 см для абсента золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2348</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1526</v>
       </c>
       <c r="I24" s="10">
         <v>6</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>3011588</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>L0006</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1748</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I25" s="10">
         <v>50</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>3011639</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>L0009</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>2097</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>1363</v>
       </c>
       <c r="I26" s="10">
         <v>113</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>3011657</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>L0010</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1748</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I27" s="10">
         <v>21</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>3011572</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>L0007</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1389</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>902</v>
       </c>
       <c r="I28" s="10">
         <v>59</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>3011589</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>L0008</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1748</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I29" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>3011388</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>L0214</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2273</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I30" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>3011562</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>L0216</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1893</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I31" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>3011563</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>L0217</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2273</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I32" s="10">
         <v>21</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>3011561</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>L0215</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1893</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I33" s="10">
         <v>11</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81259081</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>L0307</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2473</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I34" s="10">
         <v>4</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81259104</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>L0305</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2039</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I35" s="10">
         <v>43</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81259103</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>L0308</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2039</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I36" s="10">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>3011754</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>L0012</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2231</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I37" s="10">
         <v>49</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>3011842</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>L0014</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2231</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I38" s="10">
         <v>42</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>3011845</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>L0015</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2231</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I39" s="10">
         <v>47</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>3011753</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>L0186</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
@@ -3684,391 +3684,391 @@
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>3011757</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>L0013</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>2231</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I41" s="10">
         <v>47</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>3022168</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>L0142</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>2473</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I42" s="10">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>3022523</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>L0144</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>2473</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I43" s="10">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>3022702</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>L0145</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2473</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I44" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81259079</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>L0393</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стакан для коктейля 400 мл "Джулеп" d 8,5 см h12 см нерж. медный цвет Lumian</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1893</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I45" s="10">
         <v>4</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81259097</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>L0392</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 10 см d 8 см Lumian</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1953</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>1269</v>
       </c>
       <c r="I46" s="10">
         <v>6</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>3020916</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>L0119</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 16 см d 7,5 см золото Lumian</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2337</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>1519</v>
       </c>
       <c r="I47" s="10">
         <v>1</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>3021101</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>L0109</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см бронза Kairos Lumian</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>2187</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I48" s="10">
         <v>2</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>3021102</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>L0110</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см черный Kairos Lumian</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2187</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I49" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>3020718</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>L0063</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Bomber бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>3653</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>2374</v>
       </c>
       <c r="I50" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>3020720</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>L0065</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Bomber золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>3653</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>2374</v>
       </c>
       <c r="I51" s="10">
         <v>3</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>3020719</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>L0064</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Bomber черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
@@ -4092,153 +4092,153 @@
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81259089</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>L0382</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta Leonardo серебро нерж. Lumian</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>5577</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>3625</v>
       </c>
       <c r="I53" s="10">
         <v>11</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>3020723</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>L0284</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>4387</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>2851</v>
       </c>
       <c r="I54" s="10">
         <v>1</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>3020730</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>L0282</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>4387</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>2851</v>
       </c>
       <c r="I55" s="10">
         <v>1</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>3020731</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>L0283</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>4387</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>2851</v>
       </c>
       <c r="I56" s="10">
         <v>4</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>3020724</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>L0209</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,5 л Kenta черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
@@ -4262,145 +4262,145 @@
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>3020775</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>L0104</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Chrono золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3507</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>2279</v>
       </c>
       <c r="I58" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>3020767</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>L0101</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Chrono хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2973</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>1932</v>
       </c>
       <c r="I59" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81259092</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>L0385</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,55 л Cromo Leonardo Parisienne нерж. Lumian</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>6482</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>4213</v>
       </c>
       <c r="I60" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81259085</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>L0378</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Шейкер 0,75 л Бостон Yokai Leonardo нерж. Lumian</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>7714</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>5014</v>
       </c>
       <c r="I61" s="10">
         <v>2</v>
       </c>
       <c r="J61" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>