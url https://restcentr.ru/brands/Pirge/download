--- v0 (2026-06-10)
+++ v1 (2026-10-13)
@@ -2372,51 +2372,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 17:49</t>
+          <t>Прайс актуален на 14.10.2026 00:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3756,51 +3756,51 @@
           <t>81240347</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>38173-red</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см красная ручка Pirge</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2137</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240346</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>38173-black</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 30 см черная ручка Pirge</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
@@ -4028,85 +4028,85 @@
           <t>81240352</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>71024</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 55 см для кебаба черная ручка Pirge</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>3373</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81240312</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>38112</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 55 см для кебаба черная ручка Pirge</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>3369</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81240308</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>38009</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Нож поварской для нарезки хлеба 22.5 cм Pirge</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Pirge</t>
         </is>