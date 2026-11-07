--- v0 (2026-06-10)
+++ v1 (2026-11-07)
@@ -216,56 +216,50 @@
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
-                                <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
-[...4 lines deleted...]
-                                <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1374,242 +1368,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Image37"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
-        <a:stretch>
-[...190 lines deleted...]
-        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1883,78 +1685,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J46"/>
+  <dimension ref="A2:J40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 17:49</t>
+          <t>Прайс актуален на 07.11.2026 14:39</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2036,85 +1838,85 @@
           <t>81249934</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>46010022</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса "Кетчуп" диспенсер 2000 мл 21,2*22,8 см h22,3 см красная KAPP</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3700</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81249935</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>46010023</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса "Майонез" диспенсер 2000 мл 21,2*22,8 см h22,3 см белая KAPP</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>3700</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81249933</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>46010010</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 102 л передвижной с откидной крышкой пластик KAPP</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
@@ -2138,51 +1940,51 @@
           <t>81241272</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>46010082</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 82 л передвижной с откидной крышкой пластик KAPP</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>16637</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240105</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>30210116</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Крышка 16 см нерж. 18/10 KAPP </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
@@ -2725,677 +2527,473 @@
         <is>
           <t>Напольная подставка под ведро для шампанского, d 17,5 см, h 65 см KAPP</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>9013</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81249923</t>
+          <t>81249930</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>32502005</t>
+          <t>32503010</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 20 см h5 cм нерж. KAPP</t>
+          <t>Подставка для торта 30 см h10 cм нерж. KAPP</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1177</v>
+        <v>2093</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81249928</t>
+          <t>81249931</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>32502210</t>
+          <t>32503610</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 22 см h10 cм нерж. KAPP</t>
+          <t>Подставка для торта 36 см h10 cм нерж. KAPP</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1883</v>
+        <v>2537</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81249924</t>
+          <t>81249927</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>32502205</t>
+          <t>32503605</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 22 см h5 cм нерж. KAPP</t>
+          <t>Подставка для торта 36 см h5 cм нерж. KAPP</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1253</v>
+        <v>2093</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81249929</t>
+          <t>81240133</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>32502410</t>
+          <t>30342405</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 24 см h10 cм нерж. KAPP</t>
+          <t>Сковорода 24 см, h 5,5 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1973</v>
+        <v>7803</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81249925</t>
+          <t>81240127</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>32502405</t>
+          <t>30412405</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 24 см h5 cм нерж. KAPP</t>
+          <t>Сковорода 25,7/16,8 см, h 6 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1337</v>
+        <v>4883</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81249930</t>
+          <t>81240128</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>32503010</t>
+          <t>30412806</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 30 см h10 cм нерж. KAPP</t>
+          <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>2093</v>
+        <v>6278</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81249926</t>
+          <t>81240134</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>32503005</t>
+          <t>30342805</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 30 см h5 cм нерж. KAPP</t>
+          <t>Сковорода 28 см, h 6 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1638</v>
+        <v>9037</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81249931</t>
+          <t>81240138</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>32503610</t>
+          <t>30315014</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 36 см h10 cм нерж. KAPP</t>
+          <t>Сковорода для подачи 15,1 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>2537</v>
+        <v>1473</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81249927</t>
+          <t>81240139</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>32503605</t>
+          <t>30315016</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Подставка для торта 36 см h5 cм нерж. KAPP</t>
+          <t>Сковорода для подачи 17 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2093</v>
+        <v>1747</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81240133</t>
+          <t>81240141</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>30342405</t>
+          <t>30315020</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 24 см, h 5,5 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
+          <t>Сковорода для подачи 21 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>6547</v>
+        <v>2447</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>408</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240127</t>
+          <t>81249901</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>30412405</t>
+          <t>30362004</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 25,7/16,8 см, h 6 см, нерж. ИНДУКЦИЯ KAPP</t>
+          <t>Сковорода для подачи 21,7 см h5,7 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>4097</v>
+        <v>3007</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>89</v>
+        <v>369</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81240128</t>
+          <t>81249913</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>30412806</t>
+          <t>30150021</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ KAPP</t>
+          <t>Сотейник 8,5 л без крышки 30*12 см нерж. 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>5273</v>
+        <v>6827</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240134</t>
+          <t>81241387</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>30342805</t>
+          <t>46700020</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Сковорода 28 см, h 6 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
+          <t>Центрифуга сушилка для зелени 20 л d 42,5 см h40,5 см пласт. KAPP</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>7579</v>
+        <v>18507</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>414</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
-    </row>
-[...202 lines deleted...]
-      <c r="J46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>