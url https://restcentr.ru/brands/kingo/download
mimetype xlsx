--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -2339,51 +2339,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:57</t>
+          <t>Прайс актуален на 23.10.2026 19:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2406,1776 +2406,1776 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81240659</t>
+          <t>81240667</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A1106-2---KINGO</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для горячих и холодных напитков 1 колба 10 л нерж. KINGO-HOTEL</t>
+          <t>Блюдо квадратное 30*30 см h3,7 см на ножках для выкладки нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>34473</v>
+        <v>11557</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81240657</t>
+          <t>81240668</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A1106-3---KINGO</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
+          <t>Блюдо квадратное 40*40 см h6 см на ножках для выкладки нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>44573</v>
+        <v>15973</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81240655</t>
+          <t>81240669</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>A1106-4---KINGO</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
+          <t>Блюдо квадратное 50*50 см h6 см на ножках для выкладки нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>47300</v>
+        <v>19237</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81240656</t>
+          <t>81240665</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G5850---KINGO</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
+          <t>Блюдо прямоугольное 58,5*36,8 см h2,8 см поднос для выкладки нерж. зеркальная KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>47300</v>
+        <v>32437</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81240658</t>
+          <t>81240666</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G6050---KINGO</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
+          <t>Блюдо прямоугольное 60,3*36,8 см h7,5 см поднос с ручками для выкладки нерж. зеркальная KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>44573</v>
+        <v>34437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81240652</t>
+          <t>81240659</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10701G---KINGO</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 1 колба 8 л KINGO-HOTEL</t>
+          <t>Диспенсер для горячих и холодных напитков 1 колба 10 л нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>24737</v>
+        <v>34473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>2</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81240653</t>
+          <t>81240657</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10---KINGO</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 2 колбы*8 л KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>48703</v>
+        <v>44573</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>31201</v>
       </c>
       <c r="I12" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81240654</t>
+          <t>81240655</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10--KINGO</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер для холодных напитков 3 колбы*8 л KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>73000</v>
+        <v>47300</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81240650</t>
+          <t>81240656</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401-10B---KINGO</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер сервировочный для сухих продуктов 1 колба 10 л KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>20370</v>
+        <v>47300</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81240651</t>
+          <t>81240658</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F19401H-10B--KINGO</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер сервировочный для сухих продуктов 2 колбы*10 л KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 1 колба 10 л черный KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>40537</v>
+        <v>44573</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81240649</t>
+          <t>81240652</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10401-2---KINGO</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Диспенсер сервировочный для сухих продуктов 3 колбы*10 л KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 1 колба 8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>61737</v>
+        <v>24737</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81240642</t>
+          <t>81240653</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10402-2---KINGO</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 2 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>42537</v>
+        <v>48703</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81240634</t>
+          <t>81240654</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10403-2---KINGO</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Диспенсер для холодных напитков 3 колбы*8 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>66837</v>
+        <v>73000</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81240635</t>
+          <t>81240650</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10301---KINGO</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Диспенсер сервировочный для сухих продуктов 1 колба 10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>66837</v>
+        <v>20370</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81240637</t>
+          <t>81240651</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10302---KINGO</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой нерж. KINGO-HOTEL</t>
+          <t>Диспенсер сервировочный для сухих продуктов 2 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>34537</v>
+        <v>40537</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81240641</t>
+          <t>81240649</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>10306---KINGO</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Мармит 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Диспенсер сервировочный для сухих продуктов 3 колбы*10 л KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>68103</v>
+        <v>61737</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81240622</t>
+          <t>81240642</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J2502---KINGO</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 нерж. с откидной Roll-top крышкой поликарбонат KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>72937</v>
+        <v>42537</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81240631</t>
+          <t>81240634</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-1---KINGO</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>70873</v>
+        <v>66837</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81240620</t>
+          <t>81240635</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S6501-2---KINGO</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>68853</v>
+        <v>66837</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81240630</t>
+          <t>81240637</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2501---KINGO</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 4 л круглый с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной Roll-top крышкой нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>66873</v>
+        <v>34537</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81240621</t>
+          <t>81240641</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J104---KINGO</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>76947</v>
+        <v>68103</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81240628</t>
+          <t>81240622</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21306---KINGO</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 37,5*43*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>70873</v>
+        <v>72937</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81240632</t>
+          <t>81240631</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19306---KINGO</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л 1/2*65 с откидной крышкой и окном 38*41*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>73000</v>
+        <v>70873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240619</t>
+          <t>81240620</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21305---KINGO</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 6 л круглый с откидной крышкой и окном d 35 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>72937</v>
+        <v>68853</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>8</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81240624</t>
+          <t>81240630</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19305---KINGO</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 4 л круглый d 30 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>85787</v>
+        <v>66873</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81240629</t>
+          <t>81240621</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21302---KINGO</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 5,1 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>76947</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81240623</t>
+          <t>81240628</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19302---KINGO</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
+          <t>Мармит индукционный 5,5 л 2/3*65 с откидной крышкой и окном 41*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>76953</v>
+        <v>70873</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81240633</t>
+          <t>81240632</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19301---KINGO</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>75037</v>
+        <v>73000</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81240636</t>
+          <t>81240619</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>21301---KINGO</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Мармит суповой 3 л 2 емкости нерж. KINGO-HOTEL</t>
+          <t>Мармит индукционный 6 л круглый d 35 см с откидной крышкой и окном KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>37000</v>
+        <v>72937</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81240648</t>
+          <t>81240624</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>SD2201/60J---KINGO</t>
+          <t>21304---KINGO</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
+          <t>Мармит индукционный 8,3 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>51037</v>
+        <v>85787</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81240639</t>
+          <t>81240629</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19304---KINGO</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит индукционный 8,5 л 1/1*65 с откидной крышкой и окном 58*48*16,5 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>77503</v>
+        <v>76947</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81240626</t>
+          <t>81240623</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>E20102---KINGO</t>
+          <t>21303---KINGO</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>54403</v>
+        <v>76953</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240616</t>
+          <t>81240633</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J19303---KINGO</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит суповой 12 л индукционный с откидной крышкой и окном d 30 см нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>52703</v>
+        <v>75037</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81240625</t>
+          <t>81240636</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>2503---KINGO</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
+          <t>Мармит суповой 3 л 2 емкости DUO нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>50237</v>
+        <v>37000</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240615</t>
+          <t>81240648</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SD2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
+          <t>Мармит электрический 1/1*65 открытый 63,5*40*40 см поликарб. крыша КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>48637</v>
+        <v>51037</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81240643</t>
+          <t>81240639</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D202---KINGO</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>65703</v>
+        <v>77503</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>50376</v>
       </c>
       <c r="I41" s="10">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81240618</t>
+          <t>81240626</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20102---KINGO</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>58593</v>
+        <v>54403</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>35361</v>
       </c>
       <c r="I42" s="10">
-        <v>128</v>
+        <v>5</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81240627</t>
+          <t>81240616</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20102B---KINGO</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 5,1 л 2/3*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>58593</v>
+        <v>52703</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240644</t>
+          <t>81240625</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>SD2201/40---KINGO</t>
+          <t>E20101---KINGO</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 35 см с откидной крышкой и окном нерж. КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>65703</v>
+        <v>50237</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>32654</v>
       </c>
       <c r="I44" s="10">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81240640</t>
+          <t>81240615</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20101B---KINGO</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 38 см с откидной крышкой и окном нерж.  КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>83700</v>
+        <v>48637</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81240667</t>
+          <t>81240643</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SD2302/40---KINGO</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 30*30*3,7 см нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 6 л круглый d 42 см с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>11557</v>
+        <v>65703</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81240668</t>
+          <t>81240618</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20104B---KINGO</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 40*40*6 см нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>15973</v>
+        <v>58593</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>38085</v>
       </c>
       <c r="I47" s="10">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81240669</t>
+          <t>81240627</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E20104---KINGO</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 50*50*6 см нерж. KINGO-HOTEL</t>
+          <t>Мармит электрический 7,6 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>19237</v>
+        <v>58593</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81240646</t>
+          <t>81240644</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SD2201/40---KINGO</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Мармит электрический 8,3 л 1/1*40 с откидной Roll-top поликарб. крышкой КINGO-HOTEL</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>45367</v>
+        <v>65703</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>42706</v>
       </c>
       <c r="I49" s="10">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81240661</t>
+          <t>81240640</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D204---KINGO</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Мармит электрический 8,3 л 1/1*65 с откидной крышкой и окном нерж. KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>34473</v>
+        <v>83700</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81240665</t>
+          <t>81240661</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S8805---KINGO</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 58,5*36,8*2,8 см нерж. зеркало KINGO-HOTEL</t>
+          <t>Поднос блюдо для выкладки 57,7*36,2*23,7 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>32437</v>
+        <v>34473</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>22407</v>
       </c>
       <c r="I51" s="10">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81240638</t>
+          <t>81240660</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>CH2201</t>
+          <t>S8807---KINGO</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
+          <t>Поднос блюдо для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>48703</v>
+        <v>34473</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>22407</v>
       </c>
       <c r="I52" s="10">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81240666</t>
+          <t>81240646</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2201/40---KINGO</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 60,3*36,7*7,5 см нерж. зеркало с ручками KINGO-HOTEL</t>
+          <t>Поднос для выкладки 57,4*26,9*27,6 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>34437</v>
+        <v>45367</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>29488</v>
       </c>
       <c r="I53" s="10">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81240647</t>
+          <t>81240638</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CH2201</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 59*38*25 см нерж. на дерев. подставке с Roll-top крышкой + 2 хладогена KINGO</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>45370</v>
+        <v>48703</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>31656</v>
       </c>
       <c r="I54" s="10">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240645</t>
+          <t>81240647</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2201/60J---KINGO</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки 63,5*40*40 см нерж. с поликарб. крышой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>49537</v>
+        <v>45370</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>29490</v>
       </c>
       <c r="I55" s="10">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81240660</t>
+          <t>81240645</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S2302/40---KINGO</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Поднос для выкладки d 51 см h29 см нерж. зеркало с пласт. Roll-top крышкой KINGO-HOTEL</t>
+          <t>Поднос для выкладки d 50 см h34 см нерж. с пласт. Roll-top крышкой KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>34473</v>
+        <v>49537</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>32199</v>
       </c>
       <c r="I56" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240662</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>W1104-3---KINGO</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Подставка фуршетная горка 2 яруса 56*27,8 см h32,5 см нерж/стекло KINGO-HOTEL</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Kingo</t>
         </is>