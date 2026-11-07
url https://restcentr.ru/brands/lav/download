--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 05:00</t>
+          <t>Прайс актуален на 07.11.2026 14:39</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1705,85 +1705,85 @@
           <t>81269306</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>20020 OZ уп=48шт.</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Klasik d 10,2 см LAV [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>83</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1523</v>
+        <v>1193</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81269310</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>ZEN277 уп=48шт.</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдце к стаканчику для чая Zen, Demet, Derin, Duru d 13,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>94</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>61</v>
       </c>
       <c r="I7" s="10">
-        <v>1724</v>
+        <v>1711</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269625</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>LV-MIS550XZ</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Бокал блюдце для шампанского 235 мл "Мискет" d 9,6 см h13,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
@@ -1841,799 +1841,799 @@
           <t>81269360</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>LH-CDZ352KH / BDG392</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 520 мл Сидра "Бодега" Cocktail&amp;Beer d 8,7 см h12,1 см LAV [12]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>153</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>21114</v>
+        <v>9135</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81269304</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>BRN357KH/NON371 уп=12шт.</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бокал для пива 570 мл "Ноник" d 8,2 см h15,3 см Beer LAV [12]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>157</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>11084</v>
+        <v>9799</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269369</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>LV-VRA889 PK0002Y</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л графин Караф с крышкой "Вера" d 8 см h25,2 см LAV [1] </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>489</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>673</v>
+        <v>474</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81269308</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>LH-CHS312 / FON886</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л графин Караф с крышкой "Фонте" d 6,6 см h25,5 см LAV [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>380</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2098</v>
+        <v>906</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81269371</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>LH-TLN120 PK0002KN</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кувшин 1,2 л с крышкой "Лайн" 8,7*8,7 см h23,7 см LAV [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>374</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>243</v>
       </c>
       <c r="I14" s="10">
-        <v>7016</v>
+        <v>6074</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81269624</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>LV-MIS581XZ</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Рюмка коктейльная 300 мл Маргарита "Мискет" d 10,8 см h16,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>217</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I15" s="10">
-        <v>1069</v>
+        <v>1014</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81269362</t>
+          <t>81269358</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ324KH</t>
+          <t>LV-DRN307XZ</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
+          <t>Стакан Олд Фэшн 135 мл "Дерин" d 6,1 см h7,7 см LAV [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>107</v>
       </c>
       <c r="I16" s="10">
-        <v>2069</v>
+        <v>1661</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81269359</t>
+          <t>81269362</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>LV-DRN356Z</t>
+          <t>LH-CDZ324KH</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 300 мл "Дерин" d 8,2 см h8,9 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 240 мл Сидра "Бодега" d 8,2/7,5 см h5,8 см Cocktail LAV [12]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2036</v>
+        <v>1445</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81269715</t>
+          <t>81269359</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>LH-IST332KH</t>
+          <t>LV-DRN356Z</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 325 мл "Хелен" d 7,6 см h9,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 300 мл "Дерин" d 8,2 см h8,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>3134</v>
+        <v>1963</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81269361</t>
+          <t>81269715</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>LH-CDZ334KH</t>
+          <t>LH-IST332KH</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 340 мл Сидра "Бодега" d 8,2 см h8,8 см Cocktail LAV [12]</t>
+          <t>Стакан Олд Фэшн 325 мл "Хелен" d 7,6 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>118</v>
+        <v>212</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>137</v>
       </c>
       <c r="I19" s="10">
-        <v>1832</v>
+        <v>3086</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81269712</t>
+          <t>81269361</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>LH-BOL336KH</t>
+          <t>LH-CDZ334KH</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Ассос" d 8,2 см h9,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 340 мл Сидра "Бодега" d 8,2 см h8,8 см Cocktail LAV [12]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1979</v>
+        <v>44</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81269711</t>
+          <t>81269712</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>LH-PRS336KH</t>
+          <t>LH-BOL336KH</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 350 мл "Гая" d 6,3 см h10 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Ассос" d 8,2 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>93</v>
       </c>
       <c r="I21" s="10">
-        <v>1366</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81269354</t>
+          <t>81269711</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>LV-VRA357Z</t>
+          <t>LH-PRS336KH</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Вера" d 8,2 см h8,5 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 350 мл "Гая" d 6,3 см h10 см LAV [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>791</v>
+        <v>1317</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81269347</t>
+          <t>81269354</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>LH-VNN336KH/TRA359Z</t>
+          <t>LV-VRA357Z</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 360 мл "Терра" d 6,3 см h10 см LAV [12]</t>
+          <t>Стакан Олд Фэшн 360 мл "Вера" d 8,2 см h8,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1602</v>
+        <v>443</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81269710</t>
+          <t>81269347</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>LH-PRS347KH</t>
+          <t>LH-VNN336KH/TRA359Z</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 475 мл "Гая" Cocktail d 7 см h11,1 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 360 мл "Терра" d 6,3 см h10 см LAV [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>614</v>
+        <v>1384</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81269348</t>
+          <t>81269710</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>LV-TRA367Z</t>
+          <t>LH-PRS347KH</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 475 мл "Терра" Cocktail&amp;Beer d 7 см h10,9 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 475 мл "Гая" Cocktail d 7 см h11,1 см LAV [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1668</v>
+        <v>452</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81269349</t>
+          <t>81269348</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>TRA371Z/LH-VNN359KH</t>
+          <t>LV-TRA367Z</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Стакан Олд Фэшн 600 мл "Терра" Cocktail&amp;Beer d 7,6 см h11,7 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 475 мл "Терра" Cocktail&amp;Beer d 7 см h10,9 см LAV [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1939</v>
+        <v>984</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81269358</t>
+          <t>81269349</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>LV-DRN307XZ</t>
+          <t>TRA371Z/LH-VNN359KH</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Стакан Хайбол 135 мл "Дерин" d 6,1 см h7,7 см LAV [6]</t>
+          <t>Стакан Олд Фэшн 600 мл "Терра" Cocktail&amp;Beer d 7,6 см h11,7 см LAV [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>165</v>
+        <v>212</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>137</v>
       </c>
       <c r="I27" s="10">
-        <v>1661</v>
+        <v>1939</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269353</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>LV-VRA337Z</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 275 мл "Вера" d 7 см h10 см LAV [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>142</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81269352</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>LV-VRA377Z</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 340 мл "Вера" d 6,9 см h13,6 см LAV [12]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>158</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>102</v>
       </c>
       <c r="I29" s="10">
-        <v>3226</v>
+        <v>3214</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81269357</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>LV-DRN372Z</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 350 мл "Дерин" d 7,5 см h13,1 см LAV [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>170</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81269716</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>LH-IST340KH</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 400 мл "Хелен" Cocktail d 7 см h14,3 см LAV [12]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>247</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>3218</v>
+        <v>3001</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269713</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>LH-BOL349KH/LV-AOS378Z6</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стакан Хайбол 475 мл "Ассос" Cocktail&amp;Beer d 8 см h14,8 см LAV [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>178</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>3867</v>
+        <v>3454</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81269305</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>30020 OPTZ / 30020 OPTH</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 115 мл Klasik Optical d 5,7 см h8,3 см оптический LAV [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
@@ -2688,111 +2688,111 @@
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81269311</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>DRN 312 уп=6шт.</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 140 мл Derin d 6см h 9,7 см LAV [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>109</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>70</v>
       </c>
       <c r="I35" s="10">
-        <v>5826</v>
+        <v>5782</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81269307</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>DUR306  уп=48шт.</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Duru d 6 см h9 см LAV [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>84</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>54</v>
       </c>
       <c r="I36" s="10">
-        <v>8078</v>
+        <v>7943</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81269309</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>ZEN313 уп=48шт.</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 155 мл Zen d 6,4 см h9,5 см LAV [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>LAV</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>109</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>70</v>
       </c>
       <c r="I37" s="10">
-        <v>4463</v>
+        <v>4330</v>
       </c>
       <c r="J37" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>