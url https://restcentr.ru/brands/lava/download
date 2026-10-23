--- v0 (2026-06-17)
+++ v1 (2026-10-23)
@@ -4121,51 +4121,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:06</t>
+          <t>Прайс актуален на 23.10.2026 16:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4210,88 +4210,88 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81249966</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 2216 AS 212 BE</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 22*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3797</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>2847</v>
       </c>
       <c r="I6" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81249975</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 1225 AS 251 IR</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 25*12 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2753</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240277</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 1825 AS 259 IR</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 25*18 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -4312,51 +4312,51 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240275</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 26 AS 260 IR</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 26 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4247</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>3185</v>
       </c>
       <c r="I9" s="10">
         <v>9</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81249973</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 29 AS 261 IR</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 29 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
@@ -4383,51 +4383,51 @@
           <t>81240288</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 1630 AS 254 IR</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 30*16 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>3773</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81249981</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>LV AS 163 IR</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 30*20 см овальная дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -4516,51 +4516,51 @@
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240013</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>LV AS 271 IR</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 31 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>6087</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>4565</v>
       </c>
       <c r="I15" s="10">
         <v>14</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81249977</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>LV HRC HP 2233 AS 258 IR</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 33*22 см прямоуг. дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
@@ -4788,68 +4788,68 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81241090</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>LV AS 107</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Доска подстановочная 22 см дерево магнитная LAVA</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>897</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>672</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240431</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV Y KZ 28 K3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Казан  4,2 л d 28 см чугун со стекл. крышкой черный LAVA</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>10240</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
@@ -5026,51 +5026,51 @@
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240270</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>LV Y TC 10 K2 K44 PR R</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10 см 350 мл на дерев. подст. с чугун. вставкой LAVA</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>5247</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>3935</v>
       </c>
       <c r="I30" s="10">
         <v>3</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81249998</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>LV Y TC 14 K2 R</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14 см 500 мл круглая с крышкой чугун. красная LAVA</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
@@ -5247,85 +5247,85 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>4937</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81240414</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO TV 26 K0</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>4605</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>3453</v>
       </c>
       <c r="I37" s="10">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240411</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 28</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>5312</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
@@ -5349,207 +5349,207 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>7949</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240412</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 30</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>5298</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>3973</v>
       </c>
       <c r="I40" s="10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81240415</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>LV ECO TV 30 K0</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>5012</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>3759</v>
       </c>
       <c r="I41" s="10">
         <v>12</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81240418</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE TV 2232</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32*22 см прямоуг. с 2- мя ручками черная чугун ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>5298</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>3973</v>
       </c>
       <c r="I42" s="10">
         <v>64</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240413</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 34</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Сковорода 34 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>6470</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81249990</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1687</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>1265</v>
       </c>
       <c r="I44" s="10">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81249987</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>LV GV 14 BB R</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13,2 см 300 мл круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -5587,71 +5587,71 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>2483</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240430</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO FT 1723 T11</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 23*17 см овальная с ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2658</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>1993</v>
       </c>
       <c r="I47" s="10">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240263</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>LV ECO GV 11 SB K4 B</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 11 см круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -5672,51 +5672,51 @@
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81249967</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12 K44 PR</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>4873</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>3654</v>
       </c>
       <c r="I49" s="10">
         <v>2</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81249968</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>LV Y CK 14 K444 PR</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
@@ -5740,51 +5740,51 @@
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81249958</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y TV 12 K44 PR</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки + вставка LAVA</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>4747</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>3560</v>
       </c>
       <c r="I51" s="10">
         <v>1</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81240268</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y TV 12 K4</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
@@ -5808,51 +5808,51 @@
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81249959</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12 K4</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>2317</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>1737</v>
       </c>
       <c r="I53" s="10">
         <v>117</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81249985</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>LV GV 14 SB K4 B</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 13,5 см h3,5 см 350 мл круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
@@ -5927,51 +5927,51 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>3457</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81249950</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>LV Y TV 16 SHN AH 222 BE R</t>
+          <t>LV Y TV 16 SHN AH 222 BE</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 16 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>3099</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
@@ -6318,54 +6318,54 @@
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81240266</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y PZ 20 K4</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>3647</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>2735</v>
       </c>
       <c r="I68" s="10">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81249947</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y TV 20 K4</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -6386,54 +6386,54 @@
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81249945</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y KRP 20 K4</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>3347</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>2510</v>
       </c>
       <c r="I70" s="10">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81249961</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 20 K4</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -6454,51 +6454,51 @@
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81249969</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>LV Y TB 21 K444 PR</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>5713</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>4284</v>
       </c>
       <c r="I72" s="10">
         <v>10</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81249955</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>LV Y TB 21 K4</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
@@ -6522,54 +6522,54 @@
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81249970</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>LV HRC 032 AH 032 BE</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 21*14 см овальная "Свинья" чугун LAVA</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2987</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>2240</v>
       </c>
       <c r="I74" s="10">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81249948</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>LV ECO O TV 2114 K4</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 21*14 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -6624,88 +6624,88 @@
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81249942</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>LV ECO FT 1723 T11 K4</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 23*17 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>4489</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>3366</v>
       </c>
       <c r="I77" s="10">
         <v>344</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81240264</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>LV ECO BT 1524 T8 K4</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 24*15 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>3007</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>2255</v>
       </c>
       <c r="I78" s="10">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81249941</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>LV ECO FT 1824 T10 K4</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 24,5*18 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -6828,51 +6828,51 @@
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81240289</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y KRP 26 K4</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 26 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>4319</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>3239</v>
       </c>
       <c r="I83" s="10">
         <v>171</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81240269</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>LV O TV 2720 SHN AH 219 B</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 27*20 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
@@ -6896,54 +6896,54 @@
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81240267</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y PZ 28 K4</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 28 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>4799</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>3599</v>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81249943</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>LV ECO BT 1529 T9 K4</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 29*15 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -7066,51 +7066,51 @@
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81240265</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>LV ECO BT 2032 T8 K4</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 32*20 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>3537</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>2652</v>
       </c>
       <c r="I90" s="10">
         <v>69</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81249957</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>LV ECO ST 3220 K4</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 32*20 см прямоуг. чугун LAVA</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
@@ -7151,51 +7151,51 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>6783</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81240422</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO P GT 2020 K0</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 20*20 см чугун черная LAVA</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>2992</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
@@ -7219,85 +7219,85 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>2803</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81240417</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2424</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 24*24 см чугун с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>4638</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>3478</v>
       </c>
       <c r="I95" s="10">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240427</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 26 T5</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26 см чугун круглая с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>4260</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
@@ -7321,187 +7321,187 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>6637</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81240421</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2626 K0 O</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см чугун оранжевая LAVA</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>7618</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>5713</v>
       </c>
       <c r="I98" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81249993</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>LV ECO K GT 2626 K0</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см чугун черная LAVA                              </t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>4689</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81240428</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 28 T25</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28 см чугун круглая черная LAVA</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>5022</v>
       </c>
       <c r="H100" s="9">
-        <v/>
+        <v>3766</v>
       </c>
       <c r="I100" s="10">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81249992</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>LV P GT 2828 K3 R</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28*28 см красная LAVA</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>7093</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
         <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81240423</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2828 K0 B</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28*28 см чугун синяя LAVA</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>8092</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
@@ -7525,343 +7525,343 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>2912</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81240419</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2232 H R</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 32*22 см прямоуг. с 2-мя ручками красная чугун LAVA</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>7198</v>
       </c>
       <c r="H104" s="9">
-        <v/>
+        <v>5398</v>
       </c>
       <c r="I104" s="10">
         <v>14</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81240426</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2632 T4</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 32*26 см прямоуг. с 2-мя ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>4862</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
         <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81240429</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 34 T25</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 34 см чугун круглая черная LAVA</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>5796</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>4347</v>
       </c>
       <c r="I106" s="10">
         <v>26</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81240434</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2136 T23-1 R</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 36*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>3058</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81240416</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2340</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 40*23 см прямоуг. с 2- мя ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>6189</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81249995</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2645</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 45*26 см прямоуг. с 2-мя ручками чугун LAVA</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>6954</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81240420</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 2647 T6</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 47*26 см прямоуг. с ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>5349</v>
       </c>
       <c r="H110" s="9">
-        <v/>
+        <v>4011</v>
       </c>
       <c r="I110" s="10">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81249999</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>LV Y SOS 16 K3 R</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Сотейник 1 л d16 см чугун со стекл. крышкой красный ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>5173</v>
       </c>
       <c r="H111" s="9">
-        <v/>
+        <v>3879</v>
       </c>
       <c r="I111" s="10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81249984</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>LV ECO SK 7</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Соусник кокотница 100 мл d 8,4 см h3,3 см круглый с ручкой чугун LAVA</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>1153</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81240410</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>LV P EK 826 R</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Террин для запекания 29*11*10,8 см 1л прямоуг. красный чугун ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>