--- v0 (2026-06-10)
+++ v1 (2026-10-13)
@@ -3626,51 +3626,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:57</t>
+          <t>Прайс актуален на 13.10.2026 22:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3718,51 +3718,51 @@
           <t>70001090</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>5.2300.18</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилка для мяса поварская 18 см Rosewood нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>5162</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>70001103</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>5.2700.20</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 15 см изогнутая нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -4194,51 +4194,51 @@
           <t>70001201</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>6.7863</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож барный Victorinox для мягких сыров 11 см, волнистое лезвие</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>520</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>233</v>
+        <v>186</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>70001228</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>7.6053.3</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож для карвинга 11 см черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -4466,119 +4466,119 @@
           <t>70001199</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>5.4403.25</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 25 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>4551</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>70001118</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>5.5200.26</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>4991</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>70001165</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>5.5203.26</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 26 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>4860</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>70001119</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>5.5200.28</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 28 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -4636,221 +4636,221 @@
           <t>70001120</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>5.5200.31</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>6319</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>70001157</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>5.4233.36</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки 36 см волнистое лезвие черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>5037</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>70001113</t>
+          <t>70001111</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>5.4500.30</t>
+          <t>5.4200.30</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>5568</v>
+        <v>5168</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>70001111</t>
+          <t>70001113</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>5.4200.30</t>
+          <t>5.4500.30</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood</t>
+          <t>Нож для нарезки ломтиками 30 см ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>5168</v>
+        <v>5568</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>70001197</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>5.4203.30</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 30 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>5202</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>70001198</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>5.4203.36</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож для нарезки ломтиками 36 см черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>5819</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>70001016</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>5.2803.15</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Fibrox 15 см, ручка фиброкс</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -4976,153 +4976,153 @@
           <t>70001122</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>5.5500.25</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Нож для разделки Victorinox Rosewood 25 см, ручка розовое дерево</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>4879</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>70001125</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>5.3400</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1978</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>70001126</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>5.3500</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры деревянная ручка Victorinox</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1212</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>70001033</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>5.3403</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Нож для снятия цедры черная пластиковая ручка Victorinox</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>893</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>70001217</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>6.1203.30</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Нож для сыра 30 см с двумя черными Fibrox ручками Victorinox</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -5554,51 +5554,51 @@
           <t>70001155</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>5.2933.26</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож кондитерский 26 см волнистое лезвие черная фиброкс ручка Victorinox Fibrox</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>4551</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81249874</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>6.8413.15B</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож обвалочный 15 см гибкое лезвие черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -6064,51 +6064,51 @@
           <t>70001014</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>5.2003.25</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 25 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>4823</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>70001058</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>5.2000.28</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 28 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -6166,51 +6166,51 @@
           <t>70001068</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>5.2000.31</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 31 см ручка розовое дерево Victorinox Rosewood</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>6310</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>70001055</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>5.2003.31</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Нож поварской 31 см фиброкс ручка черная Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -6438,51 +6438,51 @@
           <t>70001053</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>5.4623.30</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для лосося гибкое лезвие черная фиброкс ручка Victorinox Fibrox </t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>6092</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>70001034</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>5.4120.30</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Нож слайсер 30 см для лосося ручка розовое дерево Victorinox Rosewood </t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -6846,40 +6846,40 @@
           <t>70001158</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>4.0898</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Чехол Victorinox для филейного ножа 18-25 см</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>2480</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J98" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>