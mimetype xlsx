--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1415,51 +1415,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:19</t>
+          <t>Прайс актуален на 23.10.2026 19:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1504,88 +1504,88 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81280467/DZC-4W</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>Fdzc011</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные E-SMART SCALE (ESPRESSO) белые 0,3-2000гр батарея 1200mAH ZeroHero</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>14839</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>9645</v>
       </c>
       <c r="I6" s="10">
         <v>17</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280465/DZC-4B</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>Fdzc010</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные E-SMART SCALE (ESPRESSO) черные 0,3-2000гр батарея 1200 mAH ZeroHero</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>14839</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>9645</v>
       </c>
       <c r="I7" s="10">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280471/DZC-6W</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>Fdzc017</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные MINI SCALE (POUR-OVER&amp;ESPRESSO) белые 0,2-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
@@ -1609,51 +1609,51 @@
           <t>81280470/DZC-6B</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>Fdzc016</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные MINI SCALE (POUR-OVER&amp;ESPRESSO) черные 0,2-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>7537</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280468/DZC-7W</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>Fdzc033</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 (POUR-OVER) белые 0,3-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
@@ -1674,54 +1674,54 @@
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280466/DZC-7B</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>Fdzc032</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 (POUR-OVER) черные 0,3-2000гр батарея 1800mAH ZeroHero</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>9787</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>6361</v>
       </c>
       <c r="I11" s="10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280469/DZC-8B</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>FDZC034</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Весы кофейные портативные SMART SCALE 3.0 PRO (POUR-OVER) черные 0,3-2000гр батарея 2500mAH ZeroHero</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
@@ -1742,655 +1742,655 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280474/KFJ-1W</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>bbxm007</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 110 мл HEROPRESSO COFFEE MAKER белая 1800 mAh, ZeroHero</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>18079</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>11751</v>
       </c>
       <c r="I13" s="10">
         <v>10</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280475/KFJ-1GR</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>bbxm012</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 110 мл HEROPRESSO COFFEE MAKER зеленая 1800 mAh, ZeroHero</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>18079</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>11751</v>
       </c>
       <c r="I14" s="10">
         <v>10</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280473/KFJ-1B</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>bbxm008</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 110 мл HEROPRESSO COFFEE MAKER черная 1800 mAh, ZeroHero</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>18079</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>11751</v>
       </c>
       <c r="I15" s="10">
         <v>21</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280476/KFJ-5W</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>bbxm021</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 80 мл HEROPRESSO MAKER (HEATED EDITION) белая 7500 mAh ZeroHero</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>33759</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>21943</v>
       </c>
       <c r="I16" s="10">
         <v>10</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280477/KFJ-5B</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>bbxm022</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофеварка портативная для эспрессо 80 мл HEROPRESSO MAKER (HEATED EDITION) черная 7500 mAh ZeroHero</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>33759</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>21943</v>
       </c>
       <c r="I17" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280490/MDJ-17G</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BSYM026</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофемолка ручная Z1 Hand Grinder нерж. серая d 5,3 см h15 см ZeroHero</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>10037</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280478/MDJ-10GI</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>bsym032</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофемолка ручная Z3 PRO Hand Grinder нерж. серая d 5,4 см h14,7 см ZeroHero</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>13937</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>9059</v>
       </c>
       <c r="I19" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280480/MDJ-10B</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>bsym038</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофемолка ручная Z3 PRO Hand Grinder нерж. темно-синяя d 5,4 см h14,7 см ZeroHero</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>14073</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>9147</v>
       </c>
       <c r="I20" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280479/MDJ-10S</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>bsym033</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кофемолка ручная Z3 PRO Hand Grinder нерж. цвет серебро d 5,4 см h14,7 см ZeroHero</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>14073</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>9147</v>
       </c>
       <c r="I21" s="10">
         <v>28</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280489/NPJ-3B</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>eddn008</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка Artist's Cup White 300 мл портативная 4в1 взбивание/подогрев/кипячение/смешивание ZeroHero</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>11173</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>7262</v>
       </c>
       <c r="I22" s="10">
         <v>18</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280485/LHG-8G</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>FLHG025</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл COLOR LATTE ART серый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>4278</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>2780</v>
       </c>
       <c r="I23" s="10">
         <v>56</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280486/LHG-8W</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>FLHG024</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл LATTE COLOR ART белый матовый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>4278</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>2780</v>
       </c>
       <c r="I24" s="10">
         <v>57</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280487/BFQ-1G</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>FBFq002</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Темпер гравитационный разравниватель для кофе d 58,5 мм h4,5 см THOR нерж. сталь ZeroHero</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>4937</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81280488/YFC-3WA</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>fyfc001</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 58 мм h9 см Thunder Tamper нерж. сталь дерев. ручка коричневый ZeroHero</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3117</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280472/YFQ-4G</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>fyfq009</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Темпер пуш для кофе пружинный d 58,5 мм h11,6 см Sword Tamper нерж. сталь дерев. ручка ZeroHero</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>10073</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>6547</v>
       </c>
       <c r="I27" s="10">
         <v>23</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280482/SCH-8W</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>Asch006</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чайник электрический для пуровера 600 мл WUMING E-Kettle кремовый с контр. температуры ZeroHero</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>23653</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>15374</v>
       </c>
       <c r="I28" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280481/SCH-8B</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>Asch005</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чайник электрический для пуровера 600 мл WUMING E-Kettle черный с контр. температуры ZeroHero</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>23653</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280484/SCH-15W</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>Asch043</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чайник электрический для пуровера 900 мл WUMING E-Kettle Pro кремовый с контр. температуры ZeroHero</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>25037</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>16274</v>
       </c>
       <c r="I30" s="10">
         <v>9</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280483/SCH-15B</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>Asch042</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чайник электрический для пуровера 900 мл WUMING E-Kettle Pro черный с контр. температуры ZeroHero</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>25037</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>16274</v>
       </c>
       <c r="I31" s="10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>