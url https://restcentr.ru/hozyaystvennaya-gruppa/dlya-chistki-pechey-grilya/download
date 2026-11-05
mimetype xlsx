--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:38</t>
+          <t>Прайс актуален на 05.11.2026 11:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1208,122 +1208,122 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200217</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>BRS-09</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 23*9,5 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1994</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>1296</v>
       </c>
       <c r="I7" s="10">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200212</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>BRS-14</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 36*2,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>212</v>
+        <v>171</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222719</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>MGBP-14</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 36*8 см пластиковая с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>223</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>144</v>
       </c>
       <c r="I9" s="10">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200303</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>F035</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 38*6 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1347,51 +1347,51 @@
           <t>81222720</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>GBP-16WS</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 44*8,3 см металл с пластиковой ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>773</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>427</v>
+        <v>406</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200300</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F010B</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 45,5 см плстиковая с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1480,247 +1480,247 @@
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200214</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>BRS-20</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 51*3,8 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>973</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I15" s="10">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200213</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>BRS20A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 51,5*4 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222718</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>MGBP-8</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки гриля 6,4*7,8*15 см "Три в одном" пластиковая с металлической щетиной P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>217</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I17" s="10">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200265</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>POB-60</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки печи 154*25,3 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 154*25,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2757</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200216</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>BRS-32</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки печи 68*18 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1693</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200215</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>BRS-29</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки печи 75,5*18 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1537</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200264</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>POB-38</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки печи 95*25,3 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 95*25,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2493</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>