--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -1712,51 +1712,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:09</t>
+          <t>Прайс актуален на 28.09.2026 09:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2076,51 +2076,51 @@
           <t>81006747</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>39881,01</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Мочалка металлическая 30гр.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="9">
         <v>36</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210745</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>213.35</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Перчатки желтые латекс, р-р L</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2178,51 +2178,51 @@
           <t>81210743</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>213.31</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Перчатки желтые латекс, р-р S</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>91</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81210277</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>155.55</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Перчатки латексные опудренные, р-р L, 100 шт</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2688,85 +2688,85 @@
           <t>81006833</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>139210</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Резиновые перчатки Professional Paclan, р-р M</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>61</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81006834</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>139200</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Резиновые перчатки Professional Paclan, р-р S</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>55</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81210736</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>212.36</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Салфетка Super Perfokleen, 36*42,5 см, вискоза 80 г/см2, 25 шт</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>