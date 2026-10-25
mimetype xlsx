--- v0 (2026-06-17)
+++ v1 (2026-10-25)
@@ -1778,51 +1778,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 07:11</t>
+          <t>Прайс актуален на 25.10.2026 04:03</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2275,54 +2275,54 @@
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81210743</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>213.31</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Перчатки желтые латекс, р-р S</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>91</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>59</v>
       </c>
       <c r="I18" s="10">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81210277</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>155.55</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Перчатки латексные опудренные, р-р L, 100 шт</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -2856,85 +2856,85 @@
           <t>81006833</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>139210</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Резиновые перчатки Professional Paclan, р-р M</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>61</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81006834</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>139200</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Резиновые перчатки Professional Paclan, р-р S</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>55</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81400075</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Халат на кнопках, рукава на резинке, р-р 52-54, спанбонд, 10 шт</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -3023,51 +3023,51 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81210272</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>155.39</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Халат одноразовый белый 130 см, полиэстер, 10 шт</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>8917</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>5796</v>
       </c>
       <c r="I40" s="10">
         <v>2</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81210270</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>155.23</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Шапочка с козырьком белая, 25*23 см, полиэстер, 10 шт</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">