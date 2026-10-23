--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 23.10.2026 04:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1214,51 +1214,51 @@
           <t>81002401</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>10851</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пакет для мусора 30 л</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="9">
         <v>32</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3917</v>
+        <v>3880</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81002404</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Пакет для мусора 60 л</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1316,85 +1316,85 @@
           <t>81212485</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пакеты д/мусора 240л. рулон, 80*140см 60 мк, 10шт                            </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="9">
         <v>226</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81212487</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пакеты д/мусора 60л. рулон, 60*70см 60 мк, 20шт                              </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="9">
         <v>139</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81400222</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1338507</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Пакеты для мусора в рулоне Paclan Professional 120 л, 70*110 см, 50 шт</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
@@ -1452,51 +1452,51 @@
           <t>30000168</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>404003</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пакеты фасовочные Paclan, 22*32 см, 1000 шт</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>291</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>30000167</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>404004</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пакеты фасовочные Paclan, 26*35 см, 1000 шт</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>PACLAN</t>
         </is>