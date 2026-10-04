--- v0 (2026-06-06)
+++ v1 (2026-10-04)
@@ -3131,51 +3131,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 21:27</t>
+          <t>Прайс актуален на 04.10.2026 22:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3801,51 +3801,51 @@
           <t>81005500</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>0203-05</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Greenex Econobel концентрат для мытья посуды и пищевого оборудования, 5 л</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="9">
         <v>591</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81003412</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>АКА2002</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Jofel сменный балон для освежителей воздуха (арт.81000801, 81000805), 250 мл</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -4447,85 +4447,85 @@
           <t>81004901</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>0208-05</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Scream Line-2 Econobel ополаскиватель для посудомоечных машин, 5 л</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1690</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81005807</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>0309-05</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Sky-Gleam Econobel средство для мытья стекол и зеркал, 5 л</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="9">
         <v>575.3</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81005801</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>03091-01т</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Sky-Gleam Econobel средство для мытья стекол и зеркал, с триггером, 1 л</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -5229,51 +5229,51 @@
           <t>81005615</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>04020-5,0</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Мыло жидкое с антисептиком MILD-EFFECT, 5 л</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1018.6</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81400348</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Мыло жидкое с глицерином "Морская свежесть" 5 л</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t/>
         </is>