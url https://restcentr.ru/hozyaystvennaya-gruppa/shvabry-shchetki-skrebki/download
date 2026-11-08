--- v0 (2026-06-10)
+++ v1 (2026-11-08)
@@ -1679,51 +1679,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 13:44</t>
+          <t>Прайс актуален на 09.11.2026 02:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1771,51 +1771,51 @@
           <t>81006743</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>8002/8105</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>EURO MOP запасная часть (насадка)</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="9">
         <v>154</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81400265</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>2847 (HX-400)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Веревочный МОП "Кентуки" 100% х/б петлевая, прошитая, 400г</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1975,51 +1975,51 @@
           <t>81006742</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>8001/8104</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>ЕВРО МОП + черенок 120 см</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="9">
         <v>300</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81400262</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>H1411 (C074)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Запасная шубка для стекол белая 35 см</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -2043,51 +2043,51 @@
           <t>81400261</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>H1416</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Запасная шубка для стекол с абразивом 45 см</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="9">
         <v>189</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81400236</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>H0701-H0710(AF042)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Знак "Осторожно скользкий пол" ENG/РУС текст</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -2417,51 +2417,51 @@
           <t>81400247</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>C-049</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Телескоп-удлинитель (металл) 3,6 м (2 секции по 1,8м)</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2463</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81400246</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>H1802 (C047)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Телескоп-удлинитель 2,4 м (2 секции по 1,2м)</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -2587,51 +2587,51 @@
           <t>81400258</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>920040</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Усиленная алюминиевая ручка-палка с системой интерчендж 135 см SYR (для всех насадок)</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="9">
         <v>683</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81400242</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>H1401 (C070)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Шубка для стекол с держателем 35 см</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t/>
         </is>