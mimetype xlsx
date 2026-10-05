--- v0 (2026-06-13)
+++ v1 (2026-10-05)
@@ -11645,51 +11645,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:07</t>
+          <t>Прайс актуален на 05.10.2026 09:22</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -12043,51 +12043,51 @@
           <t>81269327</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>43002</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 500 мл d 10,4 см h8 см с зеленой крышкой Чешни Pasabahce</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>108</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81223970</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>G-ME7245</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 500 мл термостекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12281,629 +12281,629 @@
           <t>81241350</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1  h20 мм нерж. Econorm 530*325*20 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>738</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2598</v>
+        <v>2456</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>91001028</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>Е-8011040</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1  h40 мм нерж. 530*325*40 мм 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>963</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1952</v>
+        <v>1915</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81241351</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1  h40 мм нерж. Econorm 530*325*40 мм 5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>943</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2128</v>
+        <v>2037</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>91001029</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>811-2 /JQ11-2E (1к=6шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1  h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1273</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241352</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1  h65 мм нерж. Econorm 530*325*65 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>873</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2504</v>
+        <v>2474</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>91001030</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>Е-8011100</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1527</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>369</v>
+        <v>271</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81241353</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм нерж. Econorm 530*325*100 мм 13,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1137</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1952</v>
+        <v>1780</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>91001002</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>JD-P1110</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм прозрачная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1587</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1158</v>
+        <v>1016</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>91001084</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JQ-PP002</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм черная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1283</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81241407</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GQ-PP002</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм полипропилен 515*320*100 мм прозрачная 13 л P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>937</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>902</v>
+        <v>818</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>91001031</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>Е-8011150</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2367</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>632</v>
+        <v>579</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81241354</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм нерж. Econorm 530*325*150 мм 20 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1357</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>408</v>
+        <v>367</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>91001003</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>JD-P1115/ (кор=12 шт</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм прозрачная 20 л P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1987</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1968</v>
+        <v>1914</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>91001085</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>JQ-PP003</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм черная 20 л P.L. </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1073</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>91001103</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>JD-P1115PP</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм полипропилен 530*325*150 мм 20 л P.L. </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>1137</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>949</v>
+        <v>865</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222616</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447325-HS</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 13,5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2613</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>354</v>
+        <v>309</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81290046</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>J447325-GC</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1737</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>422</v>
+        <v>78</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>99002290</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>F1408 (кор=6/2шт)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2757</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>99000108</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>C88683</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12961,85 +12961,85 @@
           <t>81243103</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>F1408-Y-W</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>4237</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81241418</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>Га0006</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1858.4</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>446</v>
+        <v>331</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81241355</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13063,323 +13063,323 @@
           <t>91001004</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>JD-P1120</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h200 мм поликарбонат 530*325*200 мм прозрачная 28 л P.L. </t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>2523</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>3230</v>
+        <v>3129</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>91001104</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>JD-P1120PP</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h200 мм полипропилен 530*325*200 мм 28 л P.L. </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1337</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>628</v>
+        <v>222</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81222612</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447310-HS</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1370</v>
+        <v>2500</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>324</v>
+        <v>268</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81290030</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>J447310-GC</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>2913</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>299</v>
+        <v>227</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81290045</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>J447324-GC</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2583</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>273</v>
+        <v>109</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81290031</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>J447311-GC</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>3398</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>561</v>
+        <v>512</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81222615</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447324-HS</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1173</v>
+        <v>1573</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>408</v>
+        <v>354</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>91001001</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>JD-P1106/GQ-PC001</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм поликарбонат 530*325*65 мм 9 л прозрачная P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1237</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>2930</v>
+        <v>2882</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81243301</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>GQ-PP001</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>813</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1005</v>
+        <v>906</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>91001102</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>GQ-PP001</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13403,51 +13403,51 @@
           <t>81200085</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>F1665 (кор=4/1</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>5023</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81243101</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>F1272C</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13539,119 +13539,119 @@
           <t>91001037</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>Е-8012020 /30 шт</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>557</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>304</v>
+        <v>269</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81241356</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h20 мм нерж. Econorm 325*265*20 мм 1,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>423</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>822</v>
+        <v>728</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>91001038</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>Е-8012040 /20 шт</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>693</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>1185</v>
+        <v>1154</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>71002620</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>120.401</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л Pujadas</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -13675,357 +13675,357 @@
           <t>81241357</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h40 мм нерж. Econorm 325*265*40 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>523</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>1399</v>
+        <v>1347</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>91001039</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>Е-8012065/20 шт</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>783</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81241358</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2  h65 мм нерж. Econorm 325*265*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>617</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>1162</v>
+        <v>1077</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>71002622</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>121.001</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л Pujadas</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1691</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81241359</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h100 мм нерж. Econorm 325*265*100 мм 6,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>743</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>966</v>
+        <v>823</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>91001007</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JD-P1210</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h100 мм поликарбонат 325*265*100 мм прозрачная 6,2 л P.L. </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>748</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>1059</v>
+        <v>971</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>91001107</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>JD-P1210PP</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h100 мм полипропилен 325*265*100 мм 6,2 л P.L.</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>497</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>1092</v>
+        <v>1028</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>91001041</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>812-6 /JQ12-6E (1к=12шт)</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1537</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>377</v>
+        <v>348</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>71002623</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>121.501</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л Pujadas</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1741</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81241360</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм нерж. Econorm 325*265*150 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>903</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>211</v>
+        <v>72</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>91001088</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>JQ-PP007</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм 9 л черная P.L. </t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14049,323 +14049,323 @@
           <t>91001008</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>JD-P1215</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм прозрачная 9 л P.L.</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>953</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>3022</v>
+        <v>2870</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>91001108</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>JD-P1215PP</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм полипропилен 325*265*150 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>613</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1063</v>
+        <v>966</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>99002292</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>F1410 (кор=12/2</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>1473</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>983</v>
+        <v>761</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81243100</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>F1410C-W</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>2073</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>689</v>
+        <v>654</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>91001042</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>Е-8012200</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>2037</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81241361</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h200 мм нерж. Econorm 325*265*200 мм 13 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>1732</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>255</v>
+        <v>134</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>91001009</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>JD-P1220 ((кор=12 шт))</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h200 мм поликарбонат 325*265*200 мм прозрачная 13 л P.L. </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1273</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1428</v>
+        <v>994</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>91001109</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>JD-P1220PP</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h200 мм полипропилен 325*265*200 мм 13 л P.L. </t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>788</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>876</v>
+        <v>694</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81222614</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447313-HS</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>2347</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>417</v>
+        <v>285</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81290033</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>J-447313-GC</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14389,221 +14389,221 @@
           <t>81200084</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>F1666 (кор=8/1</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>2493</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>526</v>
+        <v>435</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81222613</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447312-HS</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>1573</v>
+        <v>1500</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81290032</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>J447312-GC</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1463</v>
+        <v>1537</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>0</v>
+        <v>1467</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>91001006</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>JD-P1206</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм поликарбонат 325*265*65 мм прозрачная 4 л P.L.</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>658</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>1846</v>
+        <v>1750</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81241408</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GQ-PP005</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм полипропилен 325*265*65 мм прозрачная 3,9 л P.L.</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>413</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>587</v>
+        <v>565</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81243105</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>F1273BG-W</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>3257</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>377</v>
+        <v>207</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>99000107</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>C88217</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -14627,1207 +14627,1207 @@
           <t>81241362</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h20 мм нерж. Econorm 325*175*20 мм 0,9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>437</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1509</v>
+        <v>1178</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>91001066</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>Е-8013040  /30 шт</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>493</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>464</v>
+        <v>411</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>71002626</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>130.401</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л Pujadas</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>868</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81241363</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h40 мм нерж. Econorm 325*175*40 мм 1,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>453</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2976</v>
+        <v>2954</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>91001044</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>Е-8013065</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h65 мм нерж. 325*175*65 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>673</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>346</v>
+        <v>300</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81241364</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3  h65 мм нерж. Econorm 325*175*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>465</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>2741</v>
+        <v>2606</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>91001045</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>Е-8013100</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>903</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81241365</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм нерж. Econorm 325*175*100 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>623</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>4092</v>
+        <v>3958</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81290040</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>J447314-GC</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>1417</v>
+        <v>1637</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>0</v>
+        <v>287</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>91001012</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>JD-P1310(кор=24 шт)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм поликарбонат 325*175*100 мм прозрачная 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>599</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>2818</v>
+        <v>2748</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>91001113</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>JD-P1310PP</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм полипропилен 325*175*100 мм 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>370</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>812</v>
+        <v>732</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>91001046</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>813-6 /JQ13-6E</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>1293</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>255</v>
+        <v>192</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81241366</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h150 мм нерж. Econorm 325*175*150 мм 5,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>703</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>901</v>
+        <v>620</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>91001013</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>JD-P1315</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h150 мм поликарбонат 325*175*150 мм прозрачная 5,8 л P.L.</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>753</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>2699</v>
+        <v>2633</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>91001114</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>JD-P1315PP</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h150 мм полипропилен 325*175*150 мм 5,8 л P.L. </t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>473</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>886</v>
+        <v>694</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81221552</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1411BG</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>1185</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
         <v>340</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81221553</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1411BG-W</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>1185</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>91001047</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>Е-8013200 /20 шт</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>1947</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81241367</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h200 мм нерж. Econorm 325*175*200 мм 7,9 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>1153</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>586</v>
+        <v>496</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>91001014</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>JD-P1320</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h200 мм поликарбонат 325*175*200 мм прозрачная 7,9 л P.L.</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>903</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1108</v>
+        <v>1023</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>91001115</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>JD-P1320PP</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h200 мм полипропилен 325*175*200 мм 7,9 л P.L. </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>577</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1088</v>
+        <v>970</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>91001011</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>JD-P1306(кор=24 шт)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h65 мм поликарбонат 325*175*65 мм прозрачная 2,5 л P.L. </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>758</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>91001112</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>JD-P1306PP/ JQ-PP009</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h65 мм полипропилен 325*175*65 мм 2,5 л P.L. </t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>307</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1053</v>
+        <v>1001</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81243106</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>F1274BL-W</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>2137</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>337</v>
+        <v>229</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81241368</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4  h20 мм нерж. Econorm 265*162*20 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>397</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2422</v>
+        <v>2057</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81241369</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4  h40 мм нерж. Econorm 265*162*40 мм 1,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>413</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>1738</v>
+        <v>1410</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>91001048</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>Е-8014065 / 20 шт</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>537</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>71002632</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>140.651</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л Pujadas</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1193</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81241370</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4  h65 мм нерж. Econorm 265*162*65 мм 1,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>437</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1829</v>
+        <v>1787</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>91001049</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>Е- 8014100</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм нерж. 265*162*100 мм 2,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>753</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81241371</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм нерж. Econorm 265*162*100 мм 2,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>517</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1182</v>
+        <v>1108</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81290038</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>J447315-GC</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>1142</v>
+        <v>1307</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>479</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>91001017</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>JD-P1410</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм поликарбонат 265*162*100 мм прозрачная 2,8 л P.L.</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>473</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>4361</v>
+        <v>4292</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>91001119</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>JD-P1410PP</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм полипропилен 265*162*100 мм 2,8 л P.L. </t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>293</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>1027</v>
+        <v>963</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>91001050</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>Е-8014150 / 20 шт</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>1137</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>71002634</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>141.501</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л Pujadas</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -15851,119 +15851,119 @@
           <t>81241372</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм нерж. Econorm 265*162*150 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>693</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1411</v>
+        <v>1337</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>91001018</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>JD-P1415</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм поликарбонат 265*162*150 мм прозрачная 4,1 л P.L.</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>553</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>6043</v>
+        <v>5931</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>91001120</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>JD-P1415PP</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм полипропилен 265*162*150 мм 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>370</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>1073</v>
+        <v>1029</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>91001051</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>814-8 /JQ14-8E/ ГА 22</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16021,187 +16021,187 @@
           <t>81241373</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h200 мм нерж. Econorm 265*162*200 мм 5,6 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>1083</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81241226</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>PC1420</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h200 мм поликарбонат 265*162*200 мм прозрачная 5,6 л P.L. </t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>587</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>748</v>
+        <v>698</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81290035</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>J447317-GC</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1003</v>
+        <v>1107</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>183</v>
+        <v>666</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>91001016</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>JD-P1406(кор=24шт)</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h65 мм поликарбонат 265*162*65 мм прозрачная 1,8 л P.L.</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>403</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>1372</v>
+        <v>1333</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>91001118</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>JD-P1406PP</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h65 мм полипропилен 265*162*65 мм 1,8 л P.L. </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>273</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>1006</v>
+        <v>986</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>91001052</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>Е-8016065 / 20 шт</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6  h65 мм нерж. 176*162*65 мм 1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -16225,867 +16225,867 @@
           <t>81241374</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6  h65 мм нерж. Econorm 176*162*65 мм 1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>397</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>2623</v>
+        <v>2479</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>91001053</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>Е-8016100</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм нерж. 176*162*100 мм 1,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>617</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>81241375</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм нерж. Econorm 176*162*100 мм 1,6 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>507</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>2921</v>
+        <v>2654</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81290037</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>J447318-GC</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>937</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>207</v>
+        <v>134</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>91001021</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>JD-P1610(кор=48 шт)</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм поликарбонат 176*162*100 мм прозрачная 1,6 л P.L.</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>370</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>2282</v>
+        <v>2056</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>91001124</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>JD-P1610PP/JQ-PP017</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм полипропилен 176*162*100 мм 1,6 л P.L. </t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>223</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>2823</v>
+        <v>2531</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>81241376</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h150 мм нерж. Econorm 176*162*150 мм 2,4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>637</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>2044</v>
+        <v>1788</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>91001022</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>JD-P1615(кор=48 шт)</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h150 мм поликарбонат 176*162*150 мм прозрачная 2,4 л P.L. </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>459</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>5560</v>
+        <v>5481</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>91001125</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>JD-P1615PP/JQ-PP018</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h150 мм полипропилен 176*162*150 мм 2,4 л P.L. </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>283</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>2610</v>
+        <v>2334</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>91001055</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>816-8 /JQ16-8E  (1k=36)</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h200 мм нерж. 176*162*200 мм 3 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>1647</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81241377</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h200 мм нерж. Econorm 176*162*200 мм 3 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>1063</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>2735</v>
+        <v>2671</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81241413</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>PC1620</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h200 мм поликарбонат 176*162*200 мм прозрачная 3 л P.L. </t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>499</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>920</v>
+        <v>832</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81290036</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t>J447319-GC</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>737</v>
+        <v>773</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>47</v>
+        <v>395</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>91001020</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>JD-P1606 (кор=48шт)</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h65 мм поликарбонат 176*162*65 мм прозрачная 1 л P.L. </t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>279</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>2475</v>
+        <v>2408</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>91001123</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>JD-P1606PP</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h65 мм полипропилен 176*162*65 мм 1 л P.L. </t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>203</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>908</v>
+        <v>832</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81241378</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9  h65 мм нерж. Econorm 176*108*65 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>322</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>3714</v>
+        <v>3588</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>91001057</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>819-4 / JQ19-4E /ГА28</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h100 мм нерж. 176*108*100 мм 0,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>637</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>81241379</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h100 мм нерж. Econorm 176*108*100 мм 0,7 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>407</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>2849</v>
+        <v>2635</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>91001025</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>JD-P1910</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h100 мм поликарбонат 176*108*100 мм прозрачная 0,7 л P.L. </t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>357</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>1098</v>
+        <v>1061</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>91001129</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>JD-P1910PP</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h100 мм полипропилен 176*108*100 мм 0,7 л P.L. </t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>187</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
-        <v>318</v>
+        <v>225</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>91001082</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t>JQ19-6E / 819-6</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h150 мм нерж. 176*108*150 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>1097</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>456</v>
+        <v>412</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81241380</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h150 мм нерж. Econorm 176*108*150 мм 1,2 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>763</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>3870</v>
+        <v>3734</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81241414</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>PC1915</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h150 мм поликарбонат 176*108*150 мм прозрачная 1,2 л P.L. </t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>273</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>91001024</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>JD-P1906/JQ-PC019</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h65 мм поликарбонат 176*108*65 мм прозрачная 0,5 л P.L. </t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>237</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>1953</v>
+        <v>1903</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>91001128</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>JD-P1906PP</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h65 мм полипропилен 176*108*65 мм 0,5 л P.L. </t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>163</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>539</v>
+        <v>514</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>91001067</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>Е-8021020 / 8 шт</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 2/1  h20 мм нерж. 650*530*20 мм 6,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -17517,85 +17517,85 @@
           <t>81290039</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>J447320-GC</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>2253</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>498</v>
+        <v>365</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81243099</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>F2142C-W</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>3773</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>91001074</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
           <t>JQ11-4HE / Е811-4Р</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость перфорированная 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18469,187 +18469,187 @@
           <t>90001081</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
           <t>ART 3104-E20</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001075 на 20 ячеек (размер ячейки 113*89*45 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
         <v>509</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>90001082</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
           <t>JD25E2</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001076, 81222368 на 25 ячеек (размер ячейки 90*90*40 мм) P.L. </t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
         <v>1473</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>297</v>
+        <v>99</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>90001083</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
           <t>JD-36E2</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001077, 81222481 на 36 ячеек (размер ячейки 70*70*40 мм) P.L. </t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>1473</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>270</v>
+        <v>74</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>90001084</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
           <t>JD-49E2</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001078 на 49 ячеек (размер ячейки 62*62*45 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
         <v>1637</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>91001091</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
           <t>JD-P1102/ РР-033</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/1, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
         <v>443</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>1171</v>
+        <v>1053</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>91001105</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
           <t>JQ-PP033</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/1, поликарбонат P.L. </t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18707,51 +18707,51 @@
           <t>91001092</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
           <t>JD-P1202PP</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/2, полипропилен P.L.</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
         <v>263</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>681</v>
+        <v>582</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>91001093</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
           <t>JD-P1302PP(кор=48 шт)</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/3, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18809,51 +18809,51 @@
           <t>91001094</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
           <t>JD-P1402(кор=48 шт)</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/4, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
         <v>137</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>756</v>
+        <v>680</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>91001095</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
           <t>JD-P1602 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/6, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -18877,255 +18877,255 @@
           <t>81280166</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
           <t>BSWL-164 / Djeni</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
           <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
         <v>2803</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>90001074</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
           <t>JD-16RB</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 16 ячеек (размер ячейки 113*113*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
         <v>2321</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
         <v>2</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>81222232</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-16RB-Brown</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 16 ячеек (размер ячейки 120*120*90 мм) коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
         <v>3673</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>90001075</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
           <t>ART 3111-E20</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 20 ячеек (размер ячейки 113*89*80 мм) 50*50*10 см P.L.</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>910</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>90001076</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
           <t>JD-25RB</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 25 ячеек (размер ячейки 90*90*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
         <v>3768</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
         <v>1</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>81222368</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-25RB-Blue</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 25 ячеек (размер ячейки 90*90*90 мм) синяя P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
         <v>4287</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>307</v>
+        <v>220</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>81222481</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-36RB--Red</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 36 ячеек (размер ячейки 70*70*95 мм) красная база P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
         <v>4387</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>322</v>
+        <v>226</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>90001077</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>JD-36RB</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 36 ячеек (размер ячейки 75*75*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19149,51 +19149,51 @@
           <t>90001078</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
           <t>3114 / JD-49RB</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 49 ячеек (размер ячейки 62*62*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
         <v>3987</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>90001073</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
           <t>ART 3109-E9</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 9 ячеек (размер ячейки 153*153*80 мм) 50*50*10 см P.L.</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19217,119 +19217,119 @@
           <t>90001086</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
           <t>JD-00RB</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды без перегородок (дно крупная сетка) 50*50*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
         <v>2573</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
           <t>90001085</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
           <t>JD-64R0P</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки с держателями 3 борта 50*50*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
         <v>2937</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>90001087</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
           <t>JD-00RF</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки столовых приборов без перегородок (дно - мелкая сетка) 50*50*10 см P.L. </t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
         <v>2573</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>92001207</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
           <t>JD-IB10</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 10 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19387,187 +19387,187 @@
           <t>92001478</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
           <t>JD-IB98</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 102 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>19673</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>81222647</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
           <t>JD-IB120</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 120 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
         <v>33597</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
           <t>92001208</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
           <t>JD-IB24</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 24 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
         <v>8537</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
           <t>92001209</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
           <t>JD-IB47</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 47 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
         <v>12173</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
           <t>92001477</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
           <t>JD-IB79</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 81 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
         <v>18173</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
           <t>81241272</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
           <t>46010082</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 82 л передвижной с откидной крышкой пластик KAPP</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
@@ -19591,425 +19591,425 @@
           <t>81290204</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
           <t>FBXH400</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  0,4 л. 11,7*11,7*5,5 см нерж. с пласт. крышкой и зажимом P.L.</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
         <v>653</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>181</v>
+        <v>126</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>81290205</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
           <t>FBXH750</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  0,75 л. 14,7*14,7*6 см нерж. с пласт. крышкой и зажимом P.L.</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
         <v>741</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>81290206</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
           <t>FBXH1200</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  1,2 л. 17,7*17,7*6,7 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
         <v>868</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
           <t>81290200</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
           <t>BXH350L</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,35 л. 14,1*10,6*5,3 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
         <v>631</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>81290201</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
           <t>BXH550L</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,55 л. 16,3*12*5,7 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
         <v>712</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>81290202</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
           <t>BXH850L</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,85 л. 19,2*13,9*6 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
         <v>811</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>124</v>
+        <v>57</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>81243070</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
           <t>JD-2250C</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  1,1 л. 21*14*7 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
         <v>923</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>366</v>
+        <v>244</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
           <t>81290203</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
           <t>BXH1800L</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  1,8 л. 22,4*17,3*8 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>1181</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>90001153</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
           <t>JD-2268C  ( кор= 60 шт)</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  2 л. без крышки 18*18*10 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
         <v>489</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
           <t>81243071</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
           <t>JD-2251C</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  2,7 л. 26*18*9,4 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
         <v>1307</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>301</v>
+        <v>230</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
           <t>90001154</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
           <t>JD-2269C ( кор=48 шт)</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  4 л. без крышки 18*18*18,5 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
         <v>937</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81243072</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
           <t>JD-2252C</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  5,5 л. 30*23*12 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
         <v>2173</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
           <t>90001156</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
           <t>JD-2270C  (кор=24 шт</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  6 л. без крышки 22,5*22,5*18,5 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20033,119 +20033,119 @@
           <t>92001514</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
           <t>JD-2271C ( кор=24 шт)</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  8 л. без крышки 22*22*23 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
         <v>1577</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
           <t>90001155</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
           <t>JD-2253C /</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  8,35 л. 38*26*14 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
         <v>1664</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>228</v>
+        <v>200</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
           <t>81243073</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
           <t>JD-2254C</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 10,5 л. 41*28*13 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
         <v>2140</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
           <t>92001515</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
           <t>JD-2272C  ( кор=12 шт)</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 12 л. без крышки 28*28*21 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20169,323 +20169,323 @@
           <t>92001516</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
           <t>JD-2273C  ( кор=12 шт)</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 18 л. без крышки 28*28*32 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
         <v>3473</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
           <t>81222632</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-0903PP</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 2 л. 22,5*15,3*8,7 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
         <v>573</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
           <t>92000113</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>JD-2274C</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 22 л. без крышки 28*28*40 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
         <v>4647</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
         <v>0</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
           <t>81222633</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-1004PP</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 3 л. 25,2*17,1*9,9 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
         <v>673</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
           <t>81222634</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-1204PP</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 4,5 л. 29,8*19,7*10,7 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>775</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>489</v>
+        <v>460</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
           <t>81222635</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-1405PP</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 6,5 л. 34,2*22,7*11,3 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
         <v>1037</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
           <t>92001517</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
           <t>2249</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 81 л. 66*46*38 см с крышкой поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
         <v>5625</v>
       </c>
       <c r="H260" s="9">
         <v/>
       </c>
       <c r="I260" s="10">
         <v>0</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
           <t>81222636</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-1605PP</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 9,5 л. 39,3*26*12,2 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G261" s="9">
         <v>1397</v>
       </c>
       <c r="H261" s="9">
         <v/>
       </c>
       <c r="I261" s="10">
-        <v>200</v>
+        <v>164</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
           <t>92001210</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
           <t>JD-DB150/ 6 шт кор</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*16 см (внут 60*40*15,5см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
         <v>3747</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>195</v>
+        <v>156</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
           <t>92001475</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
           <t>JD0DB40</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*4 см (внут 60*40*3см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20509,51 +20509,51 @@
           <t>92001211</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>JD-DB80 /6 шт коробка</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*9 см (внут 60*40*8см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>3047</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>92001421</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
           <t>JD-18LCD</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Контейнер для транспортировки 18 л, 42*23*55,5 см</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20849,187 +20849,187 @@
           <t>81241381</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 нерж. Econorm S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
         <v>587</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>4408</v>
+        <v>3974</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
           <t>91001005</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
           <t>JD-P1101 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G275" s="9">
         <v>887</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>1300</v>
+        <v>1004</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
           <t>91001089</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
           <t>JQ-PP021</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G276" s="9">
         <v>527</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
           <t>91001106</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
           <t>JD-P1101PP</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
         <v>537</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>1262</v>
+        <v>664</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
           <t>81241382</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
         <v>337</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>4318</v>
+        <v>3947</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
           <t>91001060</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
           <t>E-8012000C</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21053,51 +21053,51 @@
           <t>91001010</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
           <t>JD-P1201(кор=12 шт)</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G280" s="9">
         <v>478</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>1855</v>
+        <v>1600</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
           <t>91001090</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
           <t>JQ-PP022</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21121,255 +21121,255 @@
           <t>91001111</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
           <t>JD-P1201PP</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
         <v>327</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>1727</v>
+        <v>1490</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
           <t>81241383</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/3 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
         <v>273</v>
       </c>
       <c r="H283" s="9">
         <v/>
       </c>
       <c r="I283" s="10">
-        <v>2888</v>
+        <v>2505</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
           <t>91001015</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
           <t>JD-P1301(кор=24 шт)</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/3 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G284" s="9">
         <v>317</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>1364</v>
+        <v>1195</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
           <t>91001117</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
           <t>JD-P1301PP</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/3 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
         <v>247</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>1532</v>
+        <v>1252</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
           <t>81241384</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/4 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
         <v>237</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>4649</v>
+        <v>4492</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
           <t>91001019</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
           <t>JD-P1401(кор=24 шт)</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/4 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
         <v>273</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>1590</v>
+        <v>1463</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
           <t>91001122</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
           <t>JD-P1401PP</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/4 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
         <v>187</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>1820</v>
+        <v>1705</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
           <t>81241385</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21393,153 +21393,153 @@
           <t>81241417</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
           <t>Га00039</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G290" s="9">
         <v>191</v>
       </c>
       <c r="H290" s="9">
         <v/>
       </c>
       <c r="I290" s="10">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
           <t>91001023</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
           <t>JD-P1601(кор=48 шт)</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/6 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
         <v>193</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>864</v>
+        <v>608</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
           <t>91001127</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
           <t>JD-P1601PP/JQ-PP042</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/6 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
         <v>157</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>806</v>
+        <v>291</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
           <t>81241386</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/9 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G293" s="9">
         <v>163</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
-        <v>4172</v>
+        <v>3760</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>91001064</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
           <t>Е-8019000С</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/9 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21563,51 +21563,51 @@
           <t>91001130</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
           <t>JD-P1901PP</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/9 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
         <v>118</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>1057</v>
+        <v>976</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>91001070</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
           <t>Е821-L /JQ21-L</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 2/1 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21645,207 +21645,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
         <v>487</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
         <v>0</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
           <t>81222637</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-DB</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера 67*45,5*2 см (для арт. 92001210 / 92001475/ 92001211) полипропилен P.L. </t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
         <v>1557</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
           <t>92001095</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
           <t>JD-2375</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 90001153, 90001154 зеленая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
         <v>199</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
           <t>92001097</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
           <t>JD-2376</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 90001156, 92001514 красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
         <v>287</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
           <t>92001107</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
           <t>JD-2377</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 92001516, 92001515, 92000113 синяя P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
         <v>397</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
         <v>0</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>81279087</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-00RC</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
           <t>Крышка для посудомоечных кассет 50*50*3,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G302" s="9">
         <v>1573</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
           <t>91001059/04010956</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
           <t>91795/E823-L</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
           <t>Крышка к гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22296,270 +22296,270 @@
         <v>4585</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
         <v>0</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
           <t>81200585</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
           <t>MD009-3</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для гастроемкостей 1/6 h100 мм 4 отделения нерж. 425*340*230 P.L. Proff Cuisine</t>
+          <t>Подставка стойка для гастроемкостей 1/6 h100 мм 4 отделения нерж. 425*340*230 SUNNEX</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>16013</v>
+        <v>22170</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
           <t>81280153</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
           <t>GNRK-1613</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка нерж. для гастроемкостей из пластика 1/6 h100 мм 3 отделения 50*22*20 см P.L.</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G318" s="9">
         <v>5307</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
           <t>81280152</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
           <t>GNRK-1624</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка нерж. для гастроемкостей из пластика 1/6 h100 мм 4 отделения 33,6*40,3*20 см P.L. </t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
         <v>5837</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
           <t>81200224</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
           <t>IPDB-216R</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
           <t>Сумка на две пиццы 46*46 см (для пиццы 45 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G320" s="9">
         <v>1713</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
           <t>81222337</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
           <t>JD-RC330</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
           <t>Тележка для профессиональной уборки, 3 яруса, 87*43,5*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
         <v>16437</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
           <t>81400002</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
           <t>JQ-ST054</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
           <t>Тележка для сбора белья 71*66*95 см пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G322" s="9">
         <v>9046</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
           <t>92000091</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
           <t>JQ-ST020B</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
           <t>Тележка для сбора посуды 2-х ярусная 80*45*90 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
         <v>16237</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
           <t>81400004</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
           <t>JQ-ST056</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
           <t>Тележка для уборки (2 бака), пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22753,51 +22753,51 @@
           <t>81200273</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
           <t>CT-2317T</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
           <t>Тележка для уборки белья синяя прямоугольная, 59,7*44,5 см, h 83,8 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G330" s="9">
         <v>10203</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
           <t>99002215</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
           <t>JD-UPT</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
           <t>Тележка на колесах для транспортировочных контейнеров арт. 99002188, 70*50*25 см, P.L. P</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22889,51 +22889,51 @@
           <t>99005084</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
           <t>CTR-L3</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
           <t>Тележка сервировочная 3-х ярусная 86*54*94 см Sunnex</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G334" s="9">
         <v>21893</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
           <t>81200229</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
           <t>NCB-1209RD</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
           <t>Термосумка 30*23*28 см нейлон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22957,119 +22957,119 @@
           <t>81200227</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
           <t>IPDB-1614R</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
           <t>Термосумка 40*35*25 см, на 4 пиццы (для пиццы 30 см ) с доп. изоляцией P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G336" s="9">
         <v>3157</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
           <t>81200228</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
           <t>IPDB-618R</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
           <t>Термосумка 51*48*34 см на 6 пицц (для пиццы 45 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G337" s="9">
         <v>3673</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
           <t>81200225</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
           <t>IPDB-218R</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
           <t>Термосумка 51*51 см на 2 пиццы (для пиццы 45,5 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
         <v>1811</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>81200230</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
           <t>NCB-2214RD</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
           <t>Термосумка 56*35*33 см нейлон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -23127,40 +23127,40 @@
           <t>81200226</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
           <t>IPDB-222R</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
           <t>Термосумка 58*58 см на 2 пиццы ( для пиццы – 56 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G341" s="9">
         <v>2045</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J341" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>