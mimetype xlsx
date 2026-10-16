--- v0 (2026-06-20)
+++ v1 (2026-10-16)
@@ -400,50 +400,56 @@
                                 <Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.jpg"/>
                                 <Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.jpg"/>
                                 <Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.jpg"/>
                                 <Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.jpg"/>
                                 <Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.jpg"/>
                                 <Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.jpg"/>
                                 <Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.jpg"/>
                                 <Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.jpg"/>
                                 <Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.jpg"/>
                                 <Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.jpg"/>
                                 <Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.jpg"/>
                                 <Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.jpg"/>
                                 <Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.jpg"/>
                                 <Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.jpg"/>
                                 <Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.jpg"/>
                                 <Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.jpg"/>
                                 <Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.jpg"/>
                                 <Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.jpg"/>
                                 <Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.jpg"/>
                                 <Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.jpg"/>
                                 <Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.jpg"/>
                                 <Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.jpg"/>
                                 <Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.jpg"/>
                                 <Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.jpg"/>
                                 <Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.jpg"/>
+                                <Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.jpg"/>
+                                <Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.jpg"/>
+                                <Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.jpg"/>
+                                <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.jpg"/>
+                                <Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.jpg"/>
+                                <Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -7440,50 +7446,242 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="221" name="Image221"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Image222"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Image223"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Image224"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Image225"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Image226"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Image227"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -7757,78 +7955,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J224"/>
+  <dimension ref="A2:J230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 20.06.2026 07:40</t>
+          <t>Прайс актуален на 16.10.2026 23:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -7851,7477 +8049,7681 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81241350</t>
+          <t>91001027</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E-8011020</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h20 мм нерж. Econorm 530*325*20 мм 2,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h20 мм нерж. 530*325*20 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>738</v>
+        <v>810</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2635</v>
+        <v>588</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>91001028</t>
+          <t>81241350</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>Е-8011040</t>
+          <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h40 мм нерж. 530*325*40 мм 5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h20 мм нерж. Econorm 530*325*20 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>963</v>
+        <v>738</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1952</v>
+        <v>2345</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81241351</t>
+          <t>91001028</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011040</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h40 мм нерж. Econorm 530*325*40 мм 5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h40 мм нерж. 530*325*40 мм 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2122</v>
+        <v>2497</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>91001029</t>
+          <t>81241351</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>811-2 /JQ11-2E (1к=6шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h40 мм нерж. Econorm 530*325*40 мм 5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1273</v>
+        <v>943</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>4</v>
+        <v>2022</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81241352</t>
+          <t>91001029</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>811-2 /JQ11-2E (1к=6шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h65 мм нерж. Econorm 530*325*65 мм 9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>873</v>
+        <v>1098</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2599</v>
+        <v>536</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>91001030</t>
+          <t>81241352</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>Е-8011100</t>
+          <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h65 мм нерж. Econorm 530*325*65 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1527</v>
+        <v>873</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>337</v>
+        <v>2424</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81241353</t>
+          <t>91001030</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011100</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм нерж. Econorm 530*325*100 мм 13,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1137</v>
+        <v>1430</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1990</v>
+        <v>748</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>91001002</t>
+          <t>81241353</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>JD-P1110</t>
+          <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм прозрачная 13,5 л P.L. </t>
+          <t>Гастроемкость 1/1 h100 мм нерж. Econorm 530*325*100 мм 13,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1587</v>
+        <v>1137</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1137</v>
+        <v>1752</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>91001084</t>
+          <t>91001002</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP002</t>
+          <t>JD-P1110</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм черная 13,5 л P.L. </t>
+          <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм прозрачная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1283</v>
+        <v>1587</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>561</v>
+        <v>955</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81241407</t>
+          <t>91001084</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PP002</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм полипропилен 515*320*100 мм прозрачная 13 л P.L.</t>
+          <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм черная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>937</v>
+        <v>1283</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>899</v>
+        <v>542</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>91001031</t>
+          <t>81241407</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>Е-8011150</t>
+          <t>GQ-PP002</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h100 мм полипропилен 515*320*100 мм прозрачная 13 л P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2367</v>
+        <v>937</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>632</v>
+        <v>771</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81241354</t>
+          <t>91001031</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011150</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм нерж. Econorm 530*325*150 мм 20 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1357</v>
+        <v>2367</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>442</v>
+        <v>1155</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>91001003</t>
+          <t>81241354</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>JD-P1115/ (кор=12 шт</t>
+          <t/>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм прозрачная 20 л P.L. </t>
+          <t>Гастроемкость 1/1 h150 мм нерж. Econorm 530*325*150 мм 20 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1987</v>
+        <v>1357</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1962</v>
+        <v>352</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>91001085</t>
+          <t>91001003</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP003</t>
+          <t>JD-P1115/ (кор=12 шт</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм черная 20 л P.L. </t>
+          <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм прозрачная 20 л P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1073</v>
+        <v>1987</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>513</v>
+        <v>1867</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>91001103</t>
+          <t>91001085</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>JD-P1115PP</t>
+          <t>JQ-PP003</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм полипропилен 530*325*150 мм 20 л P.L. </t>
+          <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм черная 20 л P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1137</v>
+        <v>1073</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>944</v>
+        <v>508</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81222616</t>
+          <t>91001103</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1115PP</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 13,5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h150 мм полипропилен 530*325*150 мм 20 л P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2613</v>
+        <v>1137</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>348</v>
+        <v>827</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81290046</t>
+          <t>81222616</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>J447325-GC</t>
+          <t>J447325-HS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 528*320*20 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1737</v>
+        <v>2613</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>297</v>
+        <v>229</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>99002290</t>
+          <t>81290046</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>F1408 (кор=6/2шт)</t>
+          <t>J447325-GC</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм пластик меламин 530*323*20 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>2757</v>
+        <v>1737</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>99000108</t>
+          <t>99002290</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>C88683</t>
+          <t>F1408 (кор=6/2шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>4331</v>
+        <v>2757</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81243102</t>
+          <t>99000108</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>F1408Y</t>
+          <t>C88683</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>3258</v>
+        <v>4331</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81243103</t>
+          <t>81243102</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>F1408-Y-W</t>
+          <t>F1408Y</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>4237</v>
+        <v>3258</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>2117</v>
       </c>
       <c r="I26" s="10">
-        <v>447</v>
+        <v>43</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81241418</t>
+          <t>81243103</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>Га0006</t>
+          <t>F1408-Y-W</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
+          <t>Гастроемкость 1/1 h20 мм фарфор 530*325*20 мм 2,5 л желтая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1858.4</v>
+        <v>4237</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>503</v>
+        <v>417</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81241355</t>
+          <t>91001065</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>811-8 / JQ11-8E / Га06</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2167</v>
+        <v>2732</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>2962</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>91001004</t>
+          <t>81241418</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>JD-P1120</t>
+          <t>Га0006</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм поликарбонат 530*325*200 мм прозрачная 28 л P.L. </t>
+          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>2523</v>
+        <v>1858.4</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>3213</v>
+        <v>282</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>91001104</t>
+          <t>81241355</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>JD-P1120PP</t>
+          <t/>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм полипропилен 530*325*200 мм 28 л P.L. </t>
+          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1337</v>
+        <v>2167</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>606</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81222612</t>
+          <t>91001004</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1120</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h200 мм поликарбонат 530*325*200 мм прозрачная 28 л P.L. </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1370</v>
+        <v>2523</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>296</v>
+        <v>3103</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81290030</t>
+          <t>91001104</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>J447310-GC</t>
+          <t>JD-P1120PP</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h200 мм полипропилен 530*325*200 мм 28 л P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>2913</v>
+        <v>1337</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>280</v>
+        <v>153</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81290045</t>
+          <t>81222612</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>J447324-GC</t>
+          <t>J447310-HS</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h40 мм пластик меламин 520*317*40 мм 5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>2583</v>
+        <v>2500</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>263</v>
+        <v>193</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81290031</t>
+          <t>81290030</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>J447311-GC</t>
+          <t>J447310-GC</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h40 мм пластик меламин 524*323*40 мм 5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>3398</v>
+        <v>2913</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>561</v>
+        <v>227</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222615</t>
+          <t>81290045</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447324-GC</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1173</v>
+        <v>2583</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>408</v>
+        <v>136</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>91001001</t>
+          <t>81290031</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>JD-P1106/GQ-PC001</t>
+          <t>J447311-GC</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм поликарбонат 530*325*65 мм 9 л прозрачная P.L.</t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 524*323*65 мм 9 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1237</v>
+        <v>3398</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2931</v>
+        <v>512</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81243301</t>
+          <t>81222615</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>GQ-PP001</t>
+          <t>J447324-HS</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
+          <t>Гастроемкость 1/1 h65 мм пластик меламин 528*320*65 мм 9 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>813</v>
+        <v>1573</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>1022</v>
       </c>
       <c r="I37" s="10">
-        <v>953</v>
+        <v>354</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>91001102</t>
+          <t>91001001</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>GQ-PP001</t>
+          <t>JD-P1106/GQ-PC001</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
+          <t>Гастроемкость 1/1 h65 мм поликарбонат 530*325*65 мм 9 л прозрачная P.L.</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>770</v>
+        <v>1237</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>0</v>
+        <v>2878</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81200085</t>
+          <t>81243301</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>F1665 (кор=4/1</t>
+          <t>GQ-PP001</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>5023</v>
+        <v>813</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>253</v>
+        <v>836</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81243101</t>
+          <t>91001102</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>F1272C</t>
+          <t>GQ-PP001</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм полипропилен 530*325*65 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>5561</v>
+        <v>770</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81243098</t>
+          <t>81200085</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>F1272C-W</t>
+          <t>F1665 (кор=4/1</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 512*315*65 мм 9 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>5774</v>
+        <v>5023</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>101</v>
+        <v>196</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81002102</t>
+          <t>81243101</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>C88117</t>
+          <t>F1272C</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h70 мм фарфор 520*315*70 мм 4,5 л белая SUNNEX</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>8483</v>
+        <v>5561</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>3614</v>
       </c>
       <c r="I42" s="10">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>91001037</t>
+          <t>81243098</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>Е-8012020 /30 шт</t>
+          <t>F1272C-W</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h65 мм фарфор 530*325*65 мм 9 л коричневая/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>557</v>
+        <v>5774</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>304</v>
+        <v>101</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81241356</t>
+          <t>81002102</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C88117</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h20 мм нерж. Econorm 325*265*20 мм 1,2 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h70 мм фарфор 520*315*70 мм 4,5 л белая SUNNEX</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>423</v>
+        <v>8483</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>5513</v>
       </c>
       <c r="I44" s="10">
-        <v>841</v>
+        <v>104</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>91001038</t>
+          <t>91001037</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>Е-8012040 /20 шт</t>
+          <t>Е-8012020 /30 шт</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2  h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>693</v>
+        <v>538</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>1185</v>
+        <v>876</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>71002620</t>
+          <t>81241356</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>120.401</t>
+          <t/>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л Pujadas</t>
+          <t>Гастроемкость 1/2  h20 мм нерж. Econorm 325*265*20 мм 1,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1130</v>
+        <v>423</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>65</v>
+        <v>705</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81241357</t>
+          <t>91001038</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8012040 /20 шт</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. Econorm 325*265*40 мм 2,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>523</v>
+        <v>693</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1390</v>
+        <v>1765</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>91001039</t>
+          <t>71002620</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>Е-8012065/20 шт</t>
+          <t>120.401</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л Pujadas</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>783</v>
+        <v>1130</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241358</t>
+          <t>81241357</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h65 мм нерж. Econorm 325*265*65 мм 4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h40 мм нерж. Econorm 325*265*40 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>617</v>
+        <v>523</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1166</v>
+        <v>1345</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>71002622</t>
+          <t>91001039</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>121.001</t>
+          <t>Е-8012065/20 шт</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л Pujadas</t>
+          <t>Гастроемкость 1/2  h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1691</v>
+        <v>704</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>49</v>
+        <v>629</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81241359</t>
+          <t>81241358</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм нерж. Econorm 325*265*100 мм 6,2 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h65 мм нерж. Econorm 325*265*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>743</v>
+        <v>617</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>970</v>
+        <v>1059</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>91001007</t>
+          <t>91001040</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>JD-P1210</t>
+          <t>Е-8012100</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм поликарбонат 325*265*100 мм прозрачная 6,2 л P.L. </t>
+          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>748</v>
+        <v>878</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1036</v>
+        <v>736</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>91001107</t>
+          <t>71002622</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>JD-P1210PP</t>
+          <t>121.001</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм полипропилен 325*265*100 мм 6,2 л P.L.</t>
+          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л Pujadas</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>497</v>
+        <v>1691</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1089</v>
+        <v>35</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>91001041</t>
+          <t>81241359</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>812-6 /JQ12-6E (1к=12шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h100 мм нерж. Econorm 325*265*100 мм 6,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1537</v>
+        <v>743</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>377</v>
+        <v>815</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>71002623</t>
+          <t>91001007</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>121.501</t>
+          <t>JD-P1210</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л Pujadas</t>
+          <t>Гастроемкость 1/2 h100 мм поликарбонат 325*265*100 мм прозрачная 6,2 л P.L. </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1741</v>
+        <v>748</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>79</v>
+        <v>948</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81241360</t>
+          <t>91001107</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1210PP</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. Econorm 325*265*150 мм 9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2 h100 мм полипропилен 325*265*100 мм 6,2 л P.L.</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>903</v>
+        <v>497</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>217</v>
+        <v>1016</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>91001088</t>
+          <t>91001041</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP007</t>
+          <t>812-6 /JQ12-6E (1к=12шт)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм 9 л черная P.L. </t>
+          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>887</v>
+        <v>1237</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>1548</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>91001008</t>
+          <t>71002623</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>JD-P1215</t>
+          <t>121.501</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм прозрачная 9 л P.L.</t>
+          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л Pujadas</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>953</v>
+        <v>1741</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>3020</v>
+        <v>75</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>91001108</t>
+          <t>81241360</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>JD-P1215PP</t>
+          <t/>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм полипропилен 325*265*150 мм 9 л P.L. </t>
+          <t>Гастроемкость 1/2 h150 мм нерж. Econorm 325*265*150 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>613</v>
+        <v>903</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1035</v>
+        <v>29</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>99002292</t>
+          <t>91001088</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>F1410 (кор=12/2</t>
+          <t>JQ-PP007</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм 9 л черная P.L. </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>1473</v>
+        <v>887</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>983</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81243100</t>
+          <t>91001008</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>F1410C-W</t>
+          <t>JD-P1215</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм прозрачная 9 л P.L.</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>2073</v>
+        <v>953</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>689</v>
+        <v>2838</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>91001042</t>
+          <t>91001108</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>Е-8012200</t>
+          <t>JD-P1215PP</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h150 мм полипропилен 325*265*150 мм 9 л P.L. </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>2037</v>
+        <v>613</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>109</v>
+        <v>928</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81241361</t>
+          <t>99002292</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1410 (кор=12/2</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм нерж. Econorm 325*265*200 мм 13 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1732</v>
+        <v>1473</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>327</v>
+        <v>761</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>91001009</t>
+          <t>81243100</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>JD-P1220 ((кор=12 шт))</t>
+          <t>F1410C-W</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм поликарбонат 325*265*200 мм прозрачная 13 л P.L. </t>
+          <t>Гастроемкость 1/2 h20 мм фарфор 325*265*20 мм 1,2 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1273</v>
+        <v>2073</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1410</v>
+        <v>654</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>91001109</t>
+          <t>91001042</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>JD-P1220PP</t>
+          <t>Е-8012200</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм полипропилен 325*265*200 мм 13 л P.L. </t>
+          <t>Гастроемкость 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>788</v>
+        <v>2082</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>859</v>
+        <v>1275</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81222614</t>
+          <t>81241361</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h200 мм нерж. Econorm 325*265*200 мм 13 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2347</v>
+        <v>1732</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>353</v>
+        <v>95</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81290033</t>
+          <t>91001009</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>J-447313-GC</t>
+          <t>JD-P1220 ((кор=12 шт))</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h200 мм поликарбонат 325*265*200 мм прозрачная 13 л P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>1237</v>
+        <v>1273</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>941</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200084</t>
+          <t>91001109</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>F1666 (кор=8/1</t>
+          <t>JD-P1220PP</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h200 мм полипропилен 325*265*200 мм 13 л P.L. </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>2493</v>
+        <v>788</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>526</v>
+        <v>649</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81222613</t>
+          <t>81222614</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447313-HS</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>1573</v>
+        <v>2347</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>1525</v>
       </c>
       <c r="I69" s="10">
-        <v>426</v>
+        <v>281</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81290032</t>
+          <t>81290033</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>J447312-GC</t>
+          <t>J-447313-GC</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h40 мм пластик меламин 320*259*40 мм 2,5 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1463</v>
+        <v>1237</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>91001006</t>
+          <t>81200084</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>JD-P1206</t>
+          <t>F1666 (кор=8/1</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм поликарбонат 325*265*65 мм прозрачная 4 л P.L.</t>
+          <t>Гастроемкость 1/2 h62 мм фарфор 325*265*62 мм 2,4 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>658</v>
+        <v>2493</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>1846</v>
+        <v>435</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81241408</t>
+          <t>81222613</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447312-HS</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм полипропилен 325*265*65 мм прозрачная 3,9 л P.L.</t>
+          <t>Гастроемкость 1/2 h65 мм пластик меламин 315*255*65 мм 4 л Black P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>413</v>
+        <v>1500</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>975</v>
       </c>
       <c r="I72" s="10">
-        <v>587</v>
+        <v>368</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81243105</t>
+          <t>81290032</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>F1273BG-W</t>
+          <t>J447312-GC</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/2 h65 мм пластик меламин 317*256*65 мм 4 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>3257</v>
+        <v>1537</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>375</v>
+        <v>1170</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>99000107</t>
+          <t>91001006</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>C88217</t>
+          <t>JD-P1206</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h65 мм поликарбонат 325*265*65 мм прозрачная 4 л P.L.</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>2568</v>
+        <v>658</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>0</v>
+        <v>1750</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81241362</t>
+          <t>81241408</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GQ-PP005</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h20 мм нерж. Econorm 325*175*20 мм 0,9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2 h65 мм полипропилен 325*265*65 мм прозрачная 3,9 л P.L.</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>437</v>
+        <v>413</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1472</v>
+        <v>565</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>91001066</t>
+          <t>81243105</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>Е-8013040  /30 шт</t>
+          <t>F1273BG-W</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h65 мм фарфор 325*265*65 мм 4 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>493</v>
+        <v>3257</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>464</v>
+        <v>203</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>71002626</t>
+          <t>99000107</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>130.401</t>
+          <t>C88217</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л Pujadas</t>
+          <t>Гастроемкость 1/2 h72 мм фарфор 320*260*72 мм 4,5 л белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>868</v>
+        <v>2568</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81241363</t>
+          <t>91001043</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8013020</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. Econorm 325*175*40 мм 1,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h20 мм нерж. 325*175*20 мм 0,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>453</v>
+        <v>365</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>2974</v>
+        <v>582</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>91001044</t>
+          <t>81241362</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>Е-8013065</t>
+          <t/>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h65 мм нерж. 325*175*65 мм 2,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h20 мм нерж. Econorm 325*175*20 мм 0,9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>673</v>
+        <v>437</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>346</v>
+        <v>1064</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81241364</t>
+          <t>91001066</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8013040  /30 шт</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h65 мм нерж. Econorm 325*175*65 мм 4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>465</v>
+        <v>493</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2710</v>
+        <v>411</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>91001045</t>
+          <t>71002626</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>Е-8013100</t>
+          <t>130.401</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л Pujadas</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>903</v>
+        <v>868</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>163</v>
+        <v>17</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81241365</t>
+          <t>81241363</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм нерж. Econorm 325*175*100 мм 4,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h40 мм нерж. Econorm 325*175*40 мм 1,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>623</v>
+        <v>453</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>4095</v>
+        <v>2944</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81290040</t>
+          <t>91001044</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>J447314-GC</t>
+          <t>Е-8013065</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h65 мм нерж. 325*175*65 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>1417</v>
+        <v>673</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>91001012</t>
+          <t>81241364</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>JD-P1310(кор=24 шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм поликарбонат 325*175*100 мм прозрачная 4,1 л P.L. </t>
+          <t>Гастроемкость 1/3  h65 мм нерж. Econorm 325*175*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>599</v>
+        <v>465</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2794</v>
+        <v>2597</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>91001113</t>
+          <t>91001045</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>JD-P1310PP</t>
+          <t>Е-8013100</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм полипропилен 325*175*100 мм 4,1 л P.L. </t>
+          <t>Гастроемкость 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>370</v>
+        <v>903</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>804</v>
+        <v>768</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>91001046</t>
+          <t>81241365</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>813-6 /JQ13-6E</t>
+          <t/>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h100 мм нерж. Econorm 325*175*100 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1293</v>
+        <v>623</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>255</v>
+        <v>3914</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81241366</t>
+          <t>81290040</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447314-GC</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм нерж. Econorm 325*175*150 мм 5,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3 h100 мм пластик меламин 320*170*100 мм 4,1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>703</v>
+        <v>1637</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>889</v>
+        <v>286</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>91001013</t>
+          <t>91001012</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>JD-P1315</t>
+          <t>JD-P1310(кор=24 шт)</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм поликарбонат 325*175*150 мм прозрачная 5,8 л P.L.</t>
+          <t>Гастроемкость 1/3 h100 мм поликарбонат 325*175*100 мм прозрачная 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>753</v>
+        <v>599</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>2700</v>
+        <v>2729</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>91001114</t>
+          <t>91001113</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>JD-P1315PP</t>
+          <t>JD-P1310PP</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм полипропилен 325*175*150 мм 5,8 л P.L. </t>
+          <t>Гастроемкость 1/3 h100 мм полипропилен 325*175*100 мм 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>473</v>
+        <v>370</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>826</v>
+        <v>732</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81221552</t>
+          <t>91001046</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>813-6 /JQ13-6E</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>1185</v>
+        <v>962</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>340</v>
+        <v>3253</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81221553</t>
+          <t>81241366</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/3 h150 мм нерж. Econorm 325*175*150 мм 5,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>1185</v>
+        <v>703</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>274</v>
+        <v>565</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>91001047</t>
+          <t>91001013</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>Е-8013200 /20 шт</t>
+          <t>JD-P1315</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h150 мм поликарбонат 325*175*150 мм прозрачная 5,8 л P.L.</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>1947</v>
+        <v>753</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>312</v>
+        <v>2589</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81241367</t>
+          <t>91001114</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1315PP</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм нерж. Econorm 325*175*200 мм 7,9 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/3 h150 мм полипропилен 325*175*150 мм 5,8 л P.L. </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1153</v>
+        <v>473</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>624</v>
+        <v>680</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>91001014</t>
+          <t>81221552</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>JD-P1320</t>
+          <t>F1411BG</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм поликарбонат 325*175*200 мм прозрачная 7,9 л P.L.</t>
+          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>903</v>
+        <v>1185</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>770</v>
       </c>
       <c r="I94" s="10">
-        <v>1105</v>
+        <v>340</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>91001115</t>
+          <t>81221553</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>JD-P1320PP</t>
+          <t>F1411BG-W</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм полипропилен 325*175*200 мм 7,9 л P.L. </t>
+          <t>Гастроемкость 1/3 h20 мм фарфор 325*176*20 мм 0,9 л зеленая/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>577</v>
+        <v>1185</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>770</v>
       </c>
       <c r="I95" s="10">
-        <v>1085</v>
+        <v>260</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>91001011</t>
+          <t>91001047</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>JD-P1306(кор=24 шт)</t>
+          <t>Е-8013200 /20 шт</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h65 мм поликарбонат 325*175*65 мм прозрачная 2,5 л P.L. </t>
+          <t>Гастроемкость 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>758</v>
+        <v>1730</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>1241</v>
+        <v>1514</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>91001112</t>
+          <t>81241367</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>JD-P1306PP/ JQ-PP009</t>
+          <t/>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h65 мм полипропилен 325*175*65 мм 2,5 л P.L. </t>
+          <t>Гастроемкость 1/3 h200 мм нерж. Econorm 325*175*200 мм 7,9 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>307</v>
+        <v>1153</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>1053</v>
+        <v>496</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81243106</t>
+          <t>91001014</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>F1274BL-W</t>
+          <t>JD-P1320</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
+          <t>Гастроемкость 1/3 h200 мм поликарбонат 325*175*200 мм прозрачная 7,9 л P.L.</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2137</v>
+        <v>903</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>337</v>
+        <v>994</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81241368</t>
+          <t>91001115</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1320PP</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h20 мм нерж. Econorm 265*162*20 мм 0,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3 h200 мм полипропилен 325*175*200 мм 7,9 л P.L. </t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>397</v>
+        <v>577</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>2395</v>
+        <v>970</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81241369</t>
+          <t>91001011</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1306(кор=24 шт)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h40 мм нерж. Econorm 265*162*40 мм 1,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3 h65 мм поликарбонат 325*175*65 мм прозрачная 2,5 л P.L. </t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>413</v>
+        <v>758</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1732</v>
+        <v>1233</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>91001048</t>
+          <t>91001112</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>Е-8014065 / 20 шт</t>
+          <t>JD-P1306PP/ JQ-PP009</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h65 мм полипропилен 325*175*65 мм 2,5 л P.L. </t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>537</v>
+        <v>307</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>371</v>
+        <v>997</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>71002632</t>
+          <t>81243106</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>140.651</t>
+          <t>F1274BL-W</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л Pujadas</t>
+          <t>Гастроемкость 1/3 h65 мм фарфор 325*176*65 мм 4,5 л черная/белая P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1193</v>
+        <v>2137</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>16</v>
+        <v>224</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81241370</t>
+          <t>91000049</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8014020 /40</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. Econorm 265*162*65 мм 1,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4  h20 мм нерж. 265*162*20 мм 0,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>437</v>
+        <v>336</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>1825</v>
+        <v>700</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>91001049</t>
+          <t>81241368</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>Е- 8014100</t>
+          <t/>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм нерж. 265*162*100 мм 2,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4  h20 мм нерж. Econorm 265*162*20 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>753</v>
+        <v>397</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>58</v>
+        <v>2057</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81241371</t>
+          <t>81241369</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм нерж. Econorm 265*162*100 мм 2,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4  h40 мм нерж. Econorm 265*162*40 мм 1,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>517</v>
+        <v>413</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>1164</v>
+        <v>1409</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81290038</t>
+          <t>91001048</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>J447315-GC</t>
+          <t>Е-8014065 / 20 шт</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>1142</v>
+        <v>537</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>371</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>91001017</t>
+          <t>71002632</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>JD-P1410</t>
+          <t>140.651</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм поликарбонат 265*162*100 мм прозрачная 2,8 л P.L.</t>
+          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л Pujadas</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>473</v>
+        <v>1193</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>4351</v>
+        <v>12</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>91001119</t>
+          <t>81241370</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>JD-P1410PP</t>
+          <t/>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм полипропилен 265*162*100 мм 2,8 л P.L. </t>
+          <t>Гастроемкость 1/4  h65 мм нерж. Econorm 265*162*65 мм 1,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>293</v>
+        <v>437</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>1025</v>
+        <v>1786</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>91001050</t>
+          <t>91001049</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>Е-8014150 / 20 шт</t>
+          <t>Е- 8014100</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h100 мм нерж. 265*162*100 мм 2,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>1137</v>
+        <v>664</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>351</v>
+        <v>692</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>71002634</t>
+          <t>81241371</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>141.501</t>
+          <t/>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л Pujadas</t>
+          <t>Гастроемкость 1/4 h100 мм нерж. Econorm 265*162*100 мм 2,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>1655</v>
+        <v>517</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>13</v>
+        <v>985</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81241372</t>
+          <t>81290038</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447315-GC</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. Econorm 265*162*150 мм 4,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h100 мм пластик меламин 263*159*100 мм 2,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>693</v>
+        <v>1307</v>
       </c>
       <c r="H111" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I111" s="10">
-        <v>1409</v>
+        <v>479</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>91001018</t>
+          <t>91001017</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>JD-P1415</t>
+          <t>JD-P1410</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм поликарбонат 265*162*150 мм прозрачная 4,1 л P.L.</t>
+          <t>Гастроемкость 1/4 h100 мм поликарбонат 265*162*100 мм прозрачная 2,8 л P.L.</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>553</v>
+        <v>473</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I112" s="10">
-        <v>6024</v>
+        <v>4290</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>91001120</t>
+          <t>91001119</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>JD-P1415PP</t>
+          <t>JD-P1410PP</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм полипропилен 265*162*150 мм 4,1 л P.L. </t>
+          <t>Гастроемкость 1/4 h100 мм полипропилен 265*162*100 мм 2,8 л P.L. </t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>370</v>
+        <v>293</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>1073</v>
+        <v>893</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>91001051</t>
+          <t>91001050</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>814-8 /JQ14-8E/ ГА 22</t>
+          <t>Е-8014150 / 20 шт</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1675</v>
+        <v>1137</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>674</v>
+        <v>985</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>71002635</t>
+          <t>71002634</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>142.001</t>
+          <t>141.501</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л Pujadas</t>
+          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л Pujadas</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>2643</v>
+        <v>1655</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81241373</t>
+          <t>81241372</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. Econorm 265*162*200 мм 5,6 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/4 h150 мм нерж. Econorm 265*162*150 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>1083</v>
+        <v>693</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>904</v>
+        <v>1334</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81241226</t>
+          <t>91001018</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>PC1420</t>
+          <t>JD-P1415</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм поликарбонат 265*162*200 мм прозрачная 5,6 л P.L. </t>
+          <t>Гастроемкость 1/4 h150 мм поликарбонат 265*162*150 мм прозрачная 4,1 л P.L.</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>587</v>
+        <v>553</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>359</v>
       </c>
       <c r="I117" s="10">
-        <v>758</v>
+        <v>5928</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81290035</t>
+          <t>91001120</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>J447317-GC</t>
+          <t>JD-P1415PP</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h150 мм полипропилен 265*162*150 мм 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>1003</v>
+        <v>370</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>175</v>
+        <v>1025</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>91001016</t>
+          <t>91001051</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>JD-P1406(кор=24шт)</t>
+          <t>814-8 /JQ14-8E/ ГА 22</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h65 мм поликарбонат 265*162*65 мм прозрачная 1,8 л P.L.</t>
+          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>403</v>
+        <v>1675</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>1372</v>
+        <v>674</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>91001118</t>
+          <t>71002635</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>JD-P1406PP</t>
+          <t>142.001</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h65 мм полипропилен 265*162*65 мм 1,8 л P.L. </t>
+          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л Pujadas</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>273</v>
+        <v>2643</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>1002</v>
+        <v>33</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>91001052</t>
+          <t>81241373</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>Е-8016065 / 20 шт</t>
+          <t/>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6  h65 мм нерж. 176*162*65 мм 1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h200 мм нерж. Econorm 265*162*200 мм 5,6 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>537</v>
+        <v>1083</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>646</v>
+        <v>895</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81241374</t>
+          <t>81241226</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PC1420</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6  h65 мм нерж. Econorm 176*162*65 мм 1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h200 мм поликарбонат 265*162*200 мм прозрачная 5,6 л P.L. </t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>397</v>
+        <v>587</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>2611</v>
+        <v>698</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>91001053</t>
+          <t>81290035</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>Е-8016100</t>
+          <t>J447317-GC</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм нерж. 176*162*100 мм 1,6 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h65 мм пластик меламин 263*159*65 мм 1,8 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>617</v>
+        <v>1107</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>379</v>
+        <v>654</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81241375</t>
+          <t>91001016</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1406(кор=24шт)</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм нерж. Econorm 176*162*100 мм 1,6 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h65 мм поликарбонат 265*162*65 мм прозрачная 1,8 л P.L.</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>507</v>
+        <v>403</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>2942</v>
+        <v>1333</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81290037</t>
+          <t>91001118</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>J447318-GC</t>
+          <t>JD-P1406PP</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h65 мм полипропилен 265*162*65 мм 1,8 л P.L. </t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>937</v>
+        <v>273</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>207</v>
+        <v>986</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>91001021</t>
+          <t>91001052</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>JD-P1610(кор=48 шт)</t>
+          <t>Е-8016065 / 20 шт</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм поликарбонат 176*162*100 мм прозрачная 1,6 л P.L.</t>
+          <t>Гастроемкость 1/6  h65 мм нерж. 176*162*65 мм 1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>370</v>
+        <v>537</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>2234</v>
+        <v>622</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>91001124</t>
+          <t>81241374</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>JD-P1610PP/JQ-PP017</t>
+          <t/>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм полипропилен 176*162*100 мм 1,6 л P.L. </t>
+          <t>Гастроемкость 1/6  h65 мм нерж. Econorm 176*162*65 мм 1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>223</v>
+        <v>397</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>2797</v>
+        <v>2479</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81241376</t>
+          <t>91001053</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8016100</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h150 мм нерж. Econorm 176*162*150 мм 2,4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/6 h100 мм нерж. 176*162*100 мм 1,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>637</v>
+        <v>583</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>2074</v>
+        <v>1673</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>91001022</t>
+          <t>81241375</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>JD-P1615(кор=48 шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h150 мм поликарбонат 176*162*150 мм прозрачная 2,4 л P.L. </t>
+          <t>Гастроемкость 1/6 h100 мм нерж. Econorm 176*162*100 мм 1,6 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>459</v>
+        <v>507</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>5560</v>
+        <v>2643</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>91001125</t>
+          <t>81290037</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>JD-P1615PP/JQ-PP018</t>
+          <t>J447318-GC</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h150 мм полипропилен 176*162*150 мм 2,4 л P.L. </t>
+          <t>Гастроемкость 1/6 h100 мм пластик меламин 174*159*100 мм 1,6 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>283</v>
+        <v>937</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>2583</v>
+        <v>134</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>91001055</t>
+          <t>91001021</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>816-8 /JQ16-8E  (1k=36)</t>
+          <t>JD-P1610(кор=48 шт)</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h200 мм нерж. 176*162*200 мм 3 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h100 мм поликарбонат 176*162*100 мм прозрачная 1,6 л P.L.</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>1647</v>
+        <v>370</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>81</v>
+        <v>2033</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81241377</t>
+          <t>91001124</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1610PP/JQ-PP017</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h200 мм нерж. Econorm 176*162*200 мм 3 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/6 h100 мм полипропилен 176*162*100 мм 1,6 л P.L. </t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>1063</v>
+        <v>223</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>2742</v>
+        <v>2448</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81241413</t>
+          <t>81241376</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>PC1620</t>
+          <t/>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h200 мм поликарбонат 176*162*200 мм прозрачная 3 л P.L. </t>
+          <t>Гастроемкость 1/6 h150 мм нерж. Econorm 176*162*150 мм 2,4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>499</v>
+        <v>637</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>920</v>
+        <v>1714</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81290036</t>
+          <t>91001022</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>J447319-GC</t>
+          <t>JD-P1615(кор=48 шт)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h150 мм поликарбонат 176*162*150 мм прозрачная 2,4 л P.L. </t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>737</v>
+        <v>459</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>47</v>
+        <v>5481</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>91001020</t>
+          <t>91001125</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>JD-P1606 (кор=48шт)</t>
+          <t>JD-P1615PP/JQ-PP018</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h65 мм поликарбонат 176*162*65 мм прозрачная 1 л P.L. </t>
+          <t>Гастроемкость 1/6 h150 мм полипропилен 176*162*150 мм 2,4 л P.L. </t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>2475</v>
+        <v>2298</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>91001123</t>
+          <t>91001055</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>JD-P1606PP</t>
+          <t>816-8 /JQ16-8E  (1k=36)</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h65 мм полипропилен 176*162*65 мм 1 л P.L. </t>
+          <t>Гастроемкость 1/6 h200 мм нерж. 176*162*200 мм 3 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>203</v>
+        <v>1647</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>902</v>
+        <v>65</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81241378</t>
+          <t>81241377</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9  h65 мм нерж. Econorm 176*108*65 мм 0,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/6 h200 мм нерж. Econorm 176*162*200 мм 3 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>322</v>
+        <v>1063</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
-        <v>3707</v>
+        <v>2645</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>91001057</t>
+          <t>81241413</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>819-4 / JQ19-4E /ГА28</t>
+          <t>PC1620</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм нерж. 176*108*100 мм 0,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h200 мм поликарбонат 176*162*200 мм прозрачная 3 л P.L. </t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>637</v>
+        <v>499</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>640</v>
+        <v>832</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81241379</t>
+          <t>81290036</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>J447319-GC</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм нерж. Econorm 176*108*100 мм 0,7 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/6 h65 мм пластик меламин 174*159*65 мм 1 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>407</v>
+        <v>773</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>2807</v>
+        <v>383</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>91001025</t>
+          <t>91001020</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>JD-P1910</t>
+          <t>JD-P1606 (кор=48шт)</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм поликарбонат 176*108*100 мм прозрачная 0,7 л P.L. </t>
+          <t>Гастроемкость 1/6 h65 мм поликарбонат 176*162*65 мм прозрачная 1 л P.L. </t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>357</v>
+        <v>279</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>181</v>
       </c>
       <c r="I140" s="10">
-        <v>1098</v>
+        <v>2381</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>91001129</t>
+          <t>91001123</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>JD-P1910PP</t>
+          <t>JD-P1606PP</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм полипропилен 176*108*100 мм 0,7 л P.L. </t>
+          <t>Гастроемкость 1/6 h65 мм полипропилен 176*162*65 мм 1 л P.L. </t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>304</v>
+        <v>788</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>91001082</t>
+          <t>81241378</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>JQ19-6E / 819-6</t>
+          <t/>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h150 мм нерж. 176*108*150 мм 1,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9  h65 мм нерж. Econorm 176*108*65 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>1097</v>
+        <v>322</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>436</v>
+        <v>3578</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81241380</t>
+          <t>91001057</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>819-4 / JQ19-4E /ГА28</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h150 мм нерж. Econorm 176*108*150 мм 1,2 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/9 h100 мм нерж. 176*108*100 мм 0,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>763</v>
+        <v>637</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>3859</v>
+        <v>1340</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81241414</t>
+          <t>81241379</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>PC1915</t>
+          <t/>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h150 мм поликарбонат 176*108*150 мм прозрачная 1,2 л P.L. </t>
+          <t>Гастроемкость 1/9 h100 мм нерж. Econorm 176*108*100 мм 0,7 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>273</v>
+        <v>407</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>791</v>
+        <v>2589</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>91001024</t>
+          <t>91001025</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>JD-P1906/JQ-PC019</t>
+          <t>JD-P1910</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h65 мм поликарбонат 176*108*65 мм прозрачная 0,5 л P.L. </t>
+          <t>Гастроемкость 1/9 h100 мм поликарбонат 176*108*100 мм прозрачная 0,7 л P.L. </t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>237</v>
+        <v>357</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1947</v>
+        <v>1060</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>91001128</t>
+          <t>91001129</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>JD-P1906PP</t>
+          <t>JD-P1910PP</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h65 мм полипропилен 176*108*65 мм 0,5 л P.L. </t>
+          <t>Гастроемкость 1/9 h100 мм полипропилен 176*108*100 мм 0,7 л P.L. </t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>532</v>
+        <v>199</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>91001067</t>
+          <t>91001082</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>Е-8021020 / 8 шт</t>
+          <t>JQ19-6E / 819-6</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h20 мм нерж. 650*530*20 мм 6,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h150 мм нерж. 176*108*150 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1957</v>
+        <v>1097</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>396</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>91001068</t>
+          <t>81241380</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>JQ21-40E / Е821-40</t>
+          <t/>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h150 мм нерж. Econorm 176*108*150 мм 1,2 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>2252</v>
+        <v>763</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>0</v>
+        <v>3710</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>71022110</t>
+          <t>81241414</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>210.401</t>
+          <t>PC1915</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л Pujadas</t>
+          <t>Гастроемкость 1/9 h150 мм поликарбонат 176*108*150 мм прозрачная 1,2 л P.L. </t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>3190</v>
+        <v>273</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>25</v>
+        <v>778</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>91001097</t>
+          <t>91001024</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>JQ21-2E / Е-8021065</t>
+          <t>JD-P1906/JQ-PC019</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h65 мм нерж. 650*530*65 мм 19 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h65 мм поликарбонат 176*108*65 мм прозрачная 0,5 л P.L. </t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>2788</v>
+        <v>237</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>0</v>
+        <v>1898</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>91001069</t>
+          <t>91001128</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>Е821-4 /JQ-21-4E</t>
+          <t>JD-P1906PP</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1 h100 мм нерж. 650*530*100 мм 29 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h65 мм полипропилен 176*108*65 мм 0,5 л P.L. </t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>3073</v>
+        <v>163</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>0</v>
+        <v>509</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>96000005</t>
+          <t>91001067</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>Е-8021150/6 шт</t>
+          <t>Е-8021020 / 8 шт</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1 h150 мм нерж. 650*530*150 мм 43 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h20 мм нерж. 650*530*20 мм 6,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>3612</v>
+        <v>1957</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
         <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>91001032</t>
+          <t>91001068</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>823-20 /JQ23-20E</t>
+          <t>JQ21-40E / Е821-40</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>856</v>
+        <v>2252</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
         <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>91001033</t>
+          <t>71022110</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>823-40 /JQ23-40E</t>
+          <t>210.401</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л Pujadas</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>1004</v>
+        <v>3190</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>91001034</t>
+          <t>91001097</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>823-2 /JQ23-2E</t>
+          <t>JQ21-2E / Е-8021065</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h65 мм нерж. 353*325*65 мм 5,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h65 мм нерж. 650*530*65 мм 19 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>857</v>
+        <v>2788</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
         <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>91001035</t>
+          <t>91001069</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>JQ23-4E / 823-4</t>
+          <t>Е821-4 /JQ-21-4E</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h100 мм нерж. 353*325*100 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1 h100 мм нерж. 650*530*100 мм 29 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>1304</v>
+        <v>3073</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
         <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>91001036</t>
+          <t>96000005</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>JQ23-6E / 823-6</t>
+          <t>Е-8021150/6 шт</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1 h150 мм нерж. 650*530*150 мм 43 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>1837</v>
+        <v>3612</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
         <v>0</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>91001096</t>
+          <t>91001032</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>JQ23-8E/91707/E823-8</t>
+          <t>823-20 /JQ23-20E</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h200 мм нерж. 353*325*200 мм 18 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3  h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>2822</v>
+        <v>856</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
         <v>0</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81243104</t>
+          <t>91001033</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>F2376Y</t>
+          <t>823-40 /JQ23-40E</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h65 мм фарфор 355*325*65 мм 5,5 л желтая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3  h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>4673</v>
+        <v>1004</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>545</v>
+        <v>0</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81290039</t>
+          <t>91001034</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>J447320-GC</t>
+          <t>823-2 /JQ23-2E</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3  h65 мм нерж. 353*325*65 мм 5,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>2253</v>
+        <v>857</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>498</v>
+        <v>0</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81243099</t>
+          <t>91001035</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>F2142C-W</t>
+          <t>JQ23-4E / 823-4</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3 h100 мм нерж. 353*325*100 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>3773</v>
+        <v>1304</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>126</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>91001074</t>
+          <t>91001036</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>JQ11-4HE / Е811-4Р</t>
+          <t>JQ23-6E / 823-6</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1868</v>
+        <v>1837</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
         <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>91001075</t>
+          <t>91001096</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>JQ11-6HE / Е811-6Р</t>
+          <t>JQ23-8E/91707/E823-8</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость 2/3 h200 мм нерж. 353*325*200 мм 18 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>3648</v>
+        <v>2822</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
         <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>91001071</t>
+          <t>81243104</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>Е-8011020PF / 10 шт</t>
+          <t>F2376Y</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h20 мм нерж. 530*325*20 мм 3 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3 h65 мм фарфор 355*325*65 мм 5,5 л желтая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>810</v>
+        <v>4673</v>
       </c>
       <c r="H164" s="9">
-        <v/>
+        <v>3037</v>
       </c>
       <c r="I164" s="10">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>91001098</t>
+          <t>81290039</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>JQ11-8HE</t>
+          <t>J447320-GC</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/4 h65 мм пластик меламин 520*159*65 мм 3,7 л White P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>4518</v>
+        <v>2253</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>91001072</t>
+          <t>81243099</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>JQ11-40HE / Е811-40Р</t>
+          <t>F2142C-W</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h40 мм нерж. 530*325*40 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/4 h65 мм фарфор 530*165*65 мм 3,7 л карамельная/белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>1430</v>
+        <v>3773</v>
       </c>
       <c r="H166" s="9">
-        <v/>
+        <v>2452</v>
       </c>
       <c r="I166" s="10">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>91001073</t>
+          <t>91001074</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>JQ11-2HE / Е811-2Р</t>
+          <t>JQ11-4HE / Е811-4Р</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>1342</v>
+        <v>1868</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
         <v>0</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>91001079</t>
+          <t>91001075</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>JQ12-4HE / Е812-4Р</t>
+          <t>JQ11-6HE / Е811-6Р</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>1138</v>
+        <v>3648</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
         <v>0</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>91001080</t>
+          <t>91001071</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>JQ12-6HE / E812-6P</t>
+          <t>Е-8011020PF / 10 шт</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/1 h20 мм нерж. 530*325*20 мм 3 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>2433</v>
+        <v>810</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
         <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>91001076</t>
+          <t>91001098</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>JQ12-20HE / Е812-20Р</t>
+          <t>JQ11-8HE</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>439</v>
+        <v>4518</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
         <v>0</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>91001081</t>
+          <t>91001072</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>JQ12-8HE / E812-8P</t>
+          <t>JQ11-40HE / Е811-40Р</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/1 h40 мм нерж. 530*325*40 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>3164</v>
+        <v>1430</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
         <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>91001077</t>
+          <t>91001073</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>JQ12-40HE / Е812-40Р</t>
+          <t>JQ11-2HE / Е811-2Р</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>730</v>
+        <v>1342</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>91001078</t>
+          <t>91001079</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>JQ12-2HE / Е812-2Р</t>
+          <t>JQ12-4HE / Е812-4Р</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>809</v>
+        <v>1138</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>71002646</t>
+          <t>91001080</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>211.502</t>
+          <t>JQ12-6HE / E812-6P</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/1 h150 мм нерж. 650*530*150 мм 43 л Pujadas</t>
+          <t>Гастроемкость перфорированная 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>7448</v>
+        <v>2433</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>71002644</t>
+          <t>91001076</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>210.652</t>
+          <t>JQ12-20HE / Е812-20Р</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/1 h65 мм нерж. 650*530*65 мм 19 л Pujadas</t>
+          <t>Гастроемкость перфорированная 1/2 h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>4473</v>
+        <v>439</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
         <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>91001101</t>
+          <t>91001081</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>91001101 / 10 шт</t>
+          <t>JQ12-8HE / E812-8P</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>1477</v>
+        <v>3164</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>91001099</t>
+          <t>91001077</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>JQ23-20HE</t>
+          <t>JQ12-40HE / Е812-40Р</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>774</v>
+        <v>730</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
         <v>0</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>91001100</t>
+          <t>91001078</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>91001100 /20 шт</t>
+          <t>JQ12-2HE / Е812-2Р</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>547</v>
+        <v>809</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
         <v>0</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>96000006</t>
+          <t>71002646</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>Е-80111100Н/10 шт</t>
+          <t>211.502</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/1 h150 мм нерж. 650*530*150 мм 43 л Pujadas</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>1389</v>
+        <v>7448</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>96000007</t>
+          <t>71002644</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>Е-80111150Н /10 шт</t>
+          <t>210.652</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/1 h65 мм нерж. 650*530*65 мм 19 л Pujadas</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>2117</v>
+        <v>4473</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
         <v>0</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>96000008</t>
+          <t>91001101</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>Е-80111200Н /10 шт</t>
+          <t>91001101 / 10 шт</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>2557</v>
+        <v>1477</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
         <v>0</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>96000009</t>
+          <t>91001099</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>Е-80121100Н (кор=20 шт)</t>
+          <t>JQ23-20HE</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>942</v>
+        <v>774</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>96000010</t>
+          <t>91001100</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>Е-80121150Н /10 шт</t>
+          <t>91001100 /20 шт</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1468</v>
+        <v>547</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
         <v>0</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>96000011</t>
+          <t>96000006</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>Е-80121200Н/10 шт</t>
+          <t>Е-80111100Н/10 шт</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>1729</v>
+        <v>1389</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
         <v>0</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>96000012</t>
+          <t>96000007</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>Е-80131100Н /20 шт</t>
+          <t>Е-80111150Н /10 шт</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>949</v>
+        <v>2117</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
         <v>0</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>96000013</t>
+          <t>96000008</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>Е-80131150Н /20 шт</t>
+          <t>Е-80111200Н /10 шт</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>1185</v>
+        <v>2557</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
         <v>0</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>96000014</t>
+          <t>96000009</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>Е-80131200Н</t>
+          <t>Е-80121100Н (кор=20 шт)</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>1803</v>
+        <v>942</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
         <v>0</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>91001091</t>
+          <t>96000010</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>JD-P1102/ РР-033</t>
+          <t>Е-80121150Н /10 шт</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/1, поликарбонат P.L.</t>
+          <t>Гастроемкость с ручками 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>443</v>
+        <v>1468</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>1164</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>91001105</t>
+          <t>96000011</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP033</t>
+          <t>Е-80121200Н/10 шт</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/1, поликарбонат P.L. </t>
+          <t>Гастроемкость с ручками 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>425</v>
+        <v>1729</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
         <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>91001110</t>
+          <t>96000012</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP034</t>
+          <t>Е-80131100Н /20 шт</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/2, поликарбонат P.L.</t>
+          <t>Гастроемкость с ручками 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>231</v>
+        <v>949</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
         <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>91001092</t>
+          <t>96000013</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>JD-P1202PP</t>
+          <t>Е-80131150Н /20 шт</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/2, полипропилен P.L.</t>
+          <t>Гастроемкость с ручками 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>263</v>
+        <v>1185</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>679</v>
+        <v>0</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>91001093</t>
+          <t>96000014</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>JD-P1302PP(кор=48 шт)</t>
+          <t>Е-80131200Н</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/3, поликарбонат P.L.</t>
+          <t>Гастроемкость с ручками 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>157</v>
+        <v>1803</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
         <v>0</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>91001121</t>
+          <t>91001091</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP036</t>
+          <t>JD-P1102/ РР-033</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/4 поликарбонат P.L.</t>
+          <t>Дренаж для гастроемкости 1/1, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>117</v>
+        <v>443</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>0</v>
+        <v>1037</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>91001094</t>
+          <t>91001105</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>JD-P1402(кор=48 шт)</t>
+          <t>JQ-PP033</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/4, поликарбонат P.L.</t>
+          <t>Дренаж для гастроемкости 1/1, поликарбонат P.L. </t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>137</v>
+        <v>425</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>756</v>
+        <v>0</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>91001095</t>
+          <t>91001110</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>JD-P1602 (кор=48 шт)</t>
+          <t>JQ-PP034</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Дренаж для гастроемкости 1/6, поликарбонат P.L.</t>
+          <t>Дренаж для гастроемкости 1/2, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>117</v>
+        <v>231</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
         <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81280166</t>
+          <t>91001092</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>BSWL-164 / Djeni</t>
+          <t>JD-P1202PP</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
+          <t>Дренаж для гастроемкости 1/2, полипропилен P.L.</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>2803</v>
+        <v>263</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81241381</t>
+          <t>91001093</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1302PP(кор=48 шт)</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/1 нерж. Econorm S0,55мм P.L. </t>
+          <t>Дренаж для гастроемкости 1/3, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>587</v>
+        <v>157</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>4453</v>
+        <v>0</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>91001005</t>
+          <t>91001121</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>JD-P1101 (кор=12 шт)</t>
+          <t>JQ-PP036</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/1 поликарбонат прозрачная P.L.</t>
+          <t>Дренаж для гастроемкости 1/4 поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>887</v>
+        <v>117</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>1287</v>
+        <v>0</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>91001089</t>
+          <t>91001094</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP021</t>
+          <t>JD-P1402(кор=48 шт)</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/1 поликарбонат черная P.L.</t>
+          <t>Дренаж для гастроемкости 1/4, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>527</v>
+        <v>137</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>429</v>
+        <v>640</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>91001106</t>
+          <t>91001095</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>JD-P1101PP</t>
+          <t>JD-P1602 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/1 полипропилен P.L. </t>
+          <t>Дренаж для гастроемкости 1/6, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>537</v>
+        <v>117</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>1214</v>
+        <v>0</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81241382</t>
+          <t>81280166</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSWL-164 / Djeni</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 нерж. Econorm S0,55мм P.L.</t>
+          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>337</v>
+        <v>2803</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>4298</v>
+        <v>496</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>91001060</t>
+          <t>81241381</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>E-8012000C</t>
+          <t/>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/1 нерж. Econorm S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>557</v>
+        <v>587</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
-        <v>0</v>
+        <v>3953</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>91001010</t>
+          <t>91001058</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>JD-P1201(кор=12 шт)</t>
+          <t>E-8011000C</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 поликарбонат прозрачная P.L.</t>
+          <t>Крышка для гастроемкости 1/1 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>478</v>
+        <v>602</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>1834</v>
+        <v>2898</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>91001090</t>
+          <t>91001005</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>JQ-PP022</t>
+          <t>JD-P1101 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 поликарбонат черная P.L.</t>
+          <t>Крышка для гастроемкости 1/1 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>398</v>
+        <v>887</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>159</v>
+        <v>993</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>91001111</t>
+          <t>91001089</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>JD-P1201PP</t>
+          <t>JQ-PP021</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 полипропилен P.L. </t>
+          <t>Крышка для гастроемкости 1/1 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>327</v>
+        <v>527</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>1701</v>
+        <v>424</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81241383</t>
+          <t>91001106</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1101PP</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/3 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/1 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>273</v>
+        <v>537</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>2894</v>
+        <v>512</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>91001015</t>
+          <t>81241382</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>JD-P1301(кор=24 шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/3 поликарбонат прозрачная P.L.</t>
+          <t>Крышка для гастроемкости 1/2 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>1356</v>
+        <v>3791</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>91001117</t>
+          <t>91001060</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>JD-P1301PP</t>
+          <t>E-8012000C</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/3 полипропилен P.L. </t>
+          <t>Крышка для гастроемкости 1/2 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>247</v>
+        <v>398</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>1511</v>
+        <v>2928</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81241384</t>
+          <t>91001010</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1201(кор=12 шт)</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/4 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/2 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>237</v>
+        <v>478</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>4631</v>
+        <v>1547</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>91001019</t>
+          <t>91001090</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>JD-P1401(кор=24 шт)</t>
+          <t>JQ-PP022</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/4 поликарбонат прозрачная P.L.</t>
+          <t>Крышка для гастроемкости 1/2 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>273</v>
+        <v>398</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>1567</v>
+        <v>159</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>91001122</t>
+          <t>91001111</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>JD-P1401PP</t>
+          <t>JD-P1201PP</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/4 полипропилен P.L. </t>
+          <t>Крышка для гастроемкости 1/2 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>187</v>
+        <v>327</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>1814</v>
+        <v>1436</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81241385</t>
+          <t>81241383</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/3 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>178</v>
+        <v>273</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>0</v>
+        <v>2467</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81241417</t>
+          <t>91001015</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>Га00039</t>
+          <t>JD-P1301(кор=24 шт)</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
+          <t>Крышка для гастроемкости 1/3 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>191</v>
+        <v>317</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>369</v>
+        <v>1144</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>91001023</t>
+          <t>91001117</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>JD-P1601(кор=48 шт)</t>
+          <t>JD-P1301PP</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 поликарбонат прозрачная P.L.</t>
+          <t>Крышка для гастроемкости 1/3 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>193</v>
+        <v>247</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>822</v>
+        <v>1238</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>91001127</t>
+          <t>81241384</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>JD-P1601PP/JQ-PP042</t>
+          <t/>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 полипропилен P.L. </t>
+          <t>Крышка для гастроемкости 1/4 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>157</v>
+        <v>237</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>812</v>
+        <v>4372</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81241386</t>
+          <t>91001019</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-P1401(кор=24 шт)</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/9 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/4 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>163</v>
+        <v>273</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>4135</v>
+        <v>1450</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>91001064</t>
+          <t>91001122</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>Е-8019000С</t>
+          <t>JD-P1401PP</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/9 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/4 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>0</v>
+        <v>1655</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>91001130</t>
+          <t>81241385</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>JD-P1901PP</t>
+          <t/>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/9 полипропилен P.L. </t>
+          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>118</v>
+        <v>178</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>1061</v>
+        <v>0</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>91001070</t>
+          <t>81241417</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>Е821-L /JQ21-L</t>
+          <t>Га00039</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 2/1 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>2873</v>
+        <v>191</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
         <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>91001059</t>
+          <t>91001023</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>823L /JQ23-L  (1к=12шт)</t>
+          <t>JD-P1601(кор=48 шт)</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/6 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>487</v>
+        <v>193</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>91001059/04010956</t>
+          <t>91001127</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>91795/E823-L</t>
+          <t>JD-P1601PP/JQ-PP042</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Крышка к гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/6 полипропилен P.L. </t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>942</v>
+        <v>157</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>0</v>
+        <v>217</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81200585</t>
+          <t>81241386</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>MD009-3</t>
+          <t/>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка для гастроемкостей 1/6 h100 мм 4 отделения нерж. 425*340*230 P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/9 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>16013</v>
+        <v>163</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>0</v>
+        <v>3696</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81280153</t>
+          <t>91001064</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>GNRK-1613</t>
+          <t>Е-8019000С</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Подставка стойка нерж. для гастроемкостей из пластика 1/6 h100 мм 3 отделения 50*22*20 см P.L.</t>
+          <t>Крышка для гастроемкости 1/9 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>5307</v>
+        <v>202</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>51</v>
+        <v>2340</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
+          <t>91001130</t>
+        </is>
+      </c>
+      <c r="D224" s="7" t="inlineStr">
+        <is>
+          <t>JD-P1901PP</t>
+        </is>
+      </c>
+      <c r="E224" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 1/9 полипропилен P.L. </t>
+        </is>
+      </c>
+      <c r="F224" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G224" s="9">
+        <v>118</v>
+      </c>
+      <c r="H224" s="9">
+        <v/>
+      </c>
+      <c r="I224" s="10">
+        <v>965</v>
+      </c>
+      <c r="J224" s="4"/>
+    </row>
+    <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="4"/>
+      <c r="B225" s="5"/>
+      <c r="C225" s="6" t="inlineStr">
+        <is>
+          <t>91001070</t>
+        </is>
+      </c>
+      <c r="D225" s="7" t="inlineStr">
+        <is>
+          <t>Е821-L /JQ21-L</t>
+        </is>
+      </c>
+      <c r="E225" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 2/1 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F225" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G225" s="9">
+        <v>2873</v>
+      </c>
+      <c r="H225" s="9">
+        <v/>
+      </c>
+      <c r="I225" s="10">
+        <v>0</v>
+      </c>
+      <c r="J225" s="4"/>
+    </row>
+    <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="4"/>
+      <c r="B226" s="5"/>
+      <c r="C226" s="6" t="inlineStr">
+        <is>
+          <t>91001059</t>
+        </is>
+      </c>
+      <c r="D226" s="7" t="inlineStr">
+        <is>
+          <t>823L /JQ23-L  (1к=12шт)</t>
+        </is>
+      </c>
+      <c r="E226" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F226" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G226" s="9">
+        <v>487</v>
+      </c>
+      <c r="H226" s="9">
+        <v/>
+      </c>
+      <c r="I226" s="10">
+        <v>0</v>
+      </c>
+      <c r="J226" s="4"/>
+    </row>
+    <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="4"/>
+      <c r="B227" s="5"/>
+      <c r="C227" s="6" t="inlineStr">
+        <is>
+          <t>91001059/04010956</t>
+        </is>
+      </c>
+      <c r="D227" s="7" t="inlineStr">
+        <is>
+          <t>91795/E823-L</t>
+        </is>
+      </c>
+      <c r="E227" s="8" t="inlineStr">
+        <is>
+          <t>Крышка к гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F227" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G227" s="9">
+        <v>942</v>
+      </c>
+      <c r="H227" s="9">
+        <v/>
+      </c>
+      <c r="I227" s="10">
+        <v>0</v>
+      </c>
+      <c r="J227" s="4"/>
+    </row>
+    <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="4"/>
+      <c r="B228" s="5"/>
+      <c r="C228" s="6" t="inlineStr">
+        <is>
+          <t>81200585</t>
+        </is>
+      </c>
+      <c r="D228" s="7" t="inlineStr">
+        <is>
+          <t>MD009-3</t>
+        </is>
+      </c>
+      <c r="E228" s="8" t="inlineStr">
+        <is>
+          <t>Подставка стойка для гастроемкостей 1/6 h100 мм 4 отделения нерж. 425*340*230 SUNNEX</t>
+        </is>
+      </c>
+      <c r="F228" s="7" t="inlineStr">
+        <is>
+          <t>SUNNEX</t>
+        </is>
+      </c>
+      <c r="G228" s="9">
+        <v>22170</v>
+      </c>
+      <c r="H228" s="9">
+        <v/>
+      </c>
+      <c r="I228" s="10">
+        <v>18</v>
+      </c>
+      <c r="J228" s="4"/>
+    </row>
+    <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="4"/>
+      <c r="B229" s="5"/>
+      <c r="C229" s="6" t="inlineStr">
+        <is>
+          <t>81280153</t>
+        </is>
+      </c>
+      <c r="D229" s="7" t="inlineStr">
+        <is>
+          <t>GNRK-1613</t>
+        </is>
+      </c>
+      <c r="E229" s="8" t="inlineStr">
+        <is>
+          <t>Подставка стойка нерж. для гастроемкостей из пластика 1/6 h100 мм 3 отделения 50*22*20 см P.L.</t>
+        </is>
+      </c>
+      <c r="F229" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G229" s="9">
+        <v>5307</v>
+      </c>
+      <c r="H229" s="9">
+        <v/>
+      </c>
+      <c r="I229" s="10">
+        <v>49</v>
+      </c>
+      <c r="J229" s="4"/>
+    </row>
+    <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="4"/>
+      <c r="B230" s="5"/>
+      <c r="C230" s="6" t="inlineStr">
+        <is>
           <t>81280152</t>
         </is>
       </c>
-      <c r="D224" s="7" t="inlineStr">
+      <c r="D230" s="7" t="inlineStr">
         <is>
           <t>GNRK-1624</t>
         </is>
       </c>
-      <c r="E224" s="8" t="inlineStr">
+      <c r="E230" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка нерж. для гастроемкостей из пластика 1/6 h100 мм 4 отделения 33,6*40,3*20 см P.L. </t>
         </is>
       </c>
-      <c r="F224" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G224" s="9">
+      <c r="F230" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G230" s="9">
         <v>5837</v>
       </c>
-      <c r="H224" s="9">
-[...5 lines deleted...]
-      <c r="J224" s="4"/>
+      <c r="H230" s="9">
+        <v/>
+      </c>
+      <c r="I230" s="10">
+        <v>49</v>
+      </c>
+      <c r="J230" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>