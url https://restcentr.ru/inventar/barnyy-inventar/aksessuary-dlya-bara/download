--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:06</t>
+          <t>Прайс актуален на 22.09.2026 22:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1243,85 +1243,85 @@
           <t>30000312</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SPBT0004-CP</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 100 мл с распылителем коричневая стекло d 7 см h10,3 см B'Guys P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1643</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>30000309</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>SPBT0001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 100 мл с распылителем стекло d 6,5 h11 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81250172</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>N006</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 260 мл с распылителем нерж d 8,1 см h15 см The Bars</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -1345,85 +1345,85 @@
           <t>30000311</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>SPBT0003</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 50 мл с распылителем стекло 7,8*3,5 см h15 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1587</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>30000310</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SPBT0002</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Атомайзер арома емкость 90 мл с распылителем стекло d 6,8 см h11 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1357</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81253074</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>PA01.18</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Бабочка барная The Bars "Череп", дерево</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -1495,139 +1495,139 @@
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>921</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>7</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222528</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSD0023 SUB</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Звонок барный "Magic" d 6,5 см h13,5 см с пласт. ручкой B'Guys P.L. BarWare</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>573</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259106</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>BRSD0005-GP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Звонок барный золотой настольный d 8,5 см h5,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>593</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>505</v>
+        <v>476</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222502</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSD0005-CMP SUB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Звонок барный хром. настольный d 8,5 см h5,5 см P.L. BarWare</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>378</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>525</v>
+        <v>424</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>900010605</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-OT211</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Звонок барный хром. настольный d 8,6 см h5 см P.L. - BarWare</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1787,51 +1787,51 @@
           <t>81200266</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GWD-3F  (БАР)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Щетка барная для стаканов, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1166</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81259147</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>GLAC0006</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Щетка барная для стаканов, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>