--- v0 (2026-06-10)
+++ v1 (2026-10-31)
@@ -4088,51 +4088,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:58</t>
+          <t>Прайс актуален на 31.10.2026 04:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4262,71 +4262,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2413</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81241155</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 42075</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 19,5/15 см h22,5 см 4 л нерж. на подставке d 19,5 см h86 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>30873</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>95001243</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>19959</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20 h26 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4486,51 +4486,51 @@
           <t>99002152</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>WB50</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20/14 см h19 см 4 л нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2347</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>198</v>
+        <v>166</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>95001239</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>198121</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 20/16 см h18 см 4 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4602,51 +4602,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2629</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81241154</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 840 PLG</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21,5/14 см h22 см 4 л золото на подставке 20*20*84 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>20873</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>10</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
@@ -4656,85 +4656,85 @@
           <t>99002024</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>WB21</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/13,5 см h20 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1987</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241156</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32472</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/13,5 см h21 см 5 л нерж. на подставке d 20/27 см h68 см P.L. Hotelware</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>18013</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259071</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0343</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Ведро для шампанского d 21/14 см h22 см 5 л Copper медь нерж. LUMIAN</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -4860,133 +4860,133 @@
           <t>81200977</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>53628 кор=6</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 0,84 л d12 см h13 см стекло + щипцы Sylvana Pasabahce</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Pasabahce</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>368</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>822</v>
+        <v>123</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222649</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JD-6009</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1 л d 11 см h12,7 см акрил P.L. </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1037</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81261065</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>112713</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1 л d 12 см h 12 см хр. стекло Bar Special Schott Zwiesel </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>2803</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81221532</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-003</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,2 л d 12,5 см h13,5 см акрил P.L. - BarWare</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1087</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
@@ -4996,51 +4996,51 @@
           <t>99002901</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>IB41</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,2 л d 16 см h16 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1273</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200360</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>KXB-A1128 (бар)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,5 л d 14 см h20 см нерж. с крышкой + щипцы P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5098,255 +5098,255 @@
           <t>900010617</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>C90189МАТ</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 1,75 d 14 см h17,5 см пластик с крышкой + щипцы P.L. - BarWare</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>725</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>887</v>
+        <v>853</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81222507</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0036 SUB</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 13 л 24,8*24,8 см h26 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>3770</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81200371</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>KXB-A1081C (бар)</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 3 л d 18,5 см h17 см нерж. с крышкой P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2440</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81259258</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0010</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4 л d 17,8 см h19,1 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2973</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1932</v>
       </c>
       <c r="I36" s="10">
         <v>11</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81259109</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>BKCL0009</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для льда 4,5 л 18,9*18,9 см h17 см пластик с крышкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3007</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81241150</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>WBS 32470 H</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 22,5/11 см h46 см Dents нерж. на подставке h85 см P.L.</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>45673</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>29687</v>
       </c>
       <c r="I38" s="10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81241151</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32470</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 22,5/11 см h46 см Rings нерж. на подставке h86 см P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>28017</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81250105</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>WBSC28</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 3,5 л d 25,5 см h70 см нерж. на подставке P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5384,391 +5384,391 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>9747</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81241153</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32471 H</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Dents нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>34837</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81241152</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WBS 32471</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок 4 л d 22,5 см h78 см Rings нерж. напольная  P.L.Hotelware</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>34837</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>22644</v>
       </c>
       <c r="I43" s="10">
         <v>16</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81222462</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0043 SUB</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 12 л 38*28 см h20,5 см с ручками пластик P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>873</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I44" s="10">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81280212</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 12 л 41,5*27,7 см h25,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1578</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81222461</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BKCL0042 SUB</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 16 л 40*27,5 см h20,7 см с ручками пластик P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1173</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240823</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS21</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 36,5 см h22,5 см круглая нерж. P.L.</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>4053</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81280211</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>PCB-4C / DJENI</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 4 л 27*19,5 см h19,5 см с ручками пластик Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>770</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240824</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTG21</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 43*34,5 см h24,5 см Dents овальная 21 л металл P.L. </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>3798</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240821</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS12</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 51,5*35,5 см h26,5 см овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>8083</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240822</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTS13</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 60*43,5 см h29,3 см овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>10053</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>6534</v>
       </c>
       <c r="I51" s="10">
         <v>2</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81241157</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OVO 5000 H</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Емкость Ведро для охлаждения бутылок и льда 68*35 см h20 см 44 л Dents овальная нерж. P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>28370</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
@@ -5812,85 +5812,85 @@
           <t>99003570</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>MIC-C</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Мельница для льда нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>4928</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>90001054</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>ICS-GY</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Мельница для льда пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>2637</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>90001056</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>MH-335  (БАР)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Мельница для льда пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5911,221 +5911,221 @@
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81253057</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>B020S</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Молоток барный для колки льда нерж. 27 см The Bars </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>669</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>434</v>
       </c>
       <c r="I57" s="10">
         <v>1</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81200336</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>KXB-FN004 (бар)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Молоток барный для колки льда нерж. 27 см, P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>578</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81259162</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>ICPK0004</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 16 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2754</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>1790</v>
       </c>
       <c r="I59" s="10">
         <v>34</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>30000354</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>ICPK0003</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 18 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1472</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I60" s="10">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81259255</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICPK0009-ACP</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 18 см Череп Skull медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1327</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>862</v>
       </c>
       <c r="I61" s="10">
         <v>42</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81259163</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>ICPK0005</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Нож шило для колки льда 22,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2974</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>1933</v>
       </c>
       <c r="I62" s="10">
         <v>46</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81001900</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>10701</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Пакет для льда "Куб" на 480 кубиков P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
@@ -6217,326 +6217,326 @@
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81222498</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>ST.01.0668/IS787 KLP</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 17 см см "FINGER" металл цвет бронза B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>3739</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>2430</v>
       </c>
       <c r="I66" s="10">
         <v>97</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240376</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>ISP7</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 19 см перфорированный нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>637</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>30000264</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>IESP0005</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 20 см с дыркой нерж. с дерев. ручкой B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>923</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>599</v>
       </c>
       <c r="I68" s="10">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81250084</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>CS2</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Совок для льда 25 см перфорированный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>418</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>90001049</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>84106SC / P-040/ JD8634</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 0,175 л поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>307</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>1948</v>
+        <v>1928</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>90001183</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>JD-8635 / 84112SC</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 0,35 л l 29 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>403</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>2060</v>
+        <v>1818</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>90001184</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>JD-8630//коробка 50 шт</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 0,5 л 30,5*10 см см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>327</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>970</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81259220</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>JD-8636</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 0,71 л поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>573</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>0</v>
+        <v>997</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>90001048</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>84124SC / JD-8632-32oz</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 0,95 л поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>199</v>
+        <v>655</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>90001047</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>84164SC / P-038</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Совок для льда и сыпучих продуктов 1,8 л поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6560,51 +6560,51 @@
           <t>30000263</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>ICMD0014</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Бриллиант" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>785</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>1170834</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>ZR282/5000</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Куб" 24 ячейки 2,7*2,7 см силикон P.L. - BarWare</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6642,377 +6642,377 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>376</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81259270</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0001</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Куб" 4 ячейки силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>673</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>1170824</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>ZR282/3000</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Куб" 6 ячеек 4,5*4,5 см силикон P.L. - BarWare</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>563</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>210</v>
+        <v>177</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81259158</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>ICMD0002</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Куб" 6 ячеек силикон, ячейка 5*5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1073</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81259249</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0020-BLA</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Роза" 4 ячейки d6 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>1437</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81259247</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0018-ORA</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Тыква" 4 ячейки 5,5*4,5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1143</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>742</v>
       </c>
       <c r="I83" s="10">
         <v>262</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>30000262</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>ICMD0013</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Череп" 4 ячейки 11,3*8 см h4,5 см силикон Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>723</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I84" s="10">
         <v>382</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81259248</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ICMD0019-BLA</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Череп" 4 ячейки 6,5*4,5 см силикон Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1673</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>1087</v>
       </c>
       <c r="I85" s="10">
         <v>280</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81259159</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>ICMD0007</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Шар" 2 ячейки d5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>743</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81259160</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>ICMD0008</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Шар" 4 ячейки d4,5 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>753</v>
       </c>
       <c r="H87" s="9">
-        <v/>
+        <v>489</v>
       </c>
       <c r="I87" s="10">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81259161</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>ICMD0016</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Шар" 4 ячейки d7 см силикон B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>3209</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>2085</v>
       </c>
       <c r="I88" s="10">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>1170832</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>ZR282/6000</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Форма для льда "Шар" 6 ячеек d4,3 см силикон P.L. - BarWare</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7084,105 +7084,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>202</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81240499</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG14</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>347</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>99003509</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>S007-7 (кор=480шт)</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>90</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>4762</v>
+        <v>3138</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>99000087</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>TNG17</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7220,105 +7220,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>90</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240870</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SUGT-04 (HONRI)</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>123</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81203878</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>TNG69</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>317</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>886</v>
+        <v>438</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81200348</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>KXB-A7011 (бар)</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7356,51 +7356,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>290</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81240391</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT-7TD</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 17,5 см нерж. "Лапка" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>247</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
         <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
@@ -7492,71 +7492,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>317</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81222447</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT.02.0265/IT658 KLP</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 20,2 см нерж. ЛАПКА MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>1737</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>90001159</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>JHB141-8.5 / (Кор=240)</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7614,51 +7614,51 @@
           <t>81200665</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>TNG75</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>493</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>231</v>
+        <v>166</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>99002079</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>SS-UTL-220</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7784,40 +7784,40 @@
           <t>81200345</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>KXB-A7023 (бар)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Щипцы для сахара 16 см нерж. Kingtex P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>290</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>1570</v>
+        <v>1442</v>
       </c>
       <c r="J112" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>