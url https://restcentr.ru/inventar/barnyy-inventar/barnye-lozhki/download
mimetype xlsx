--- v0 (2026-06-04)
+++ v1 (2026-11-05)
@@ -3098,51 +3098,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 15:11</t>
+          <t>Прайс актуален на 05.11.2026 18:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3357,122 +3357,122 @@
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>3022080</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>L0231</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 15 см для абсента золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2348</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1526</v>
       </c>
       <c r="I11" s="10">
         <v>6</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81259110</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>BRSN0024-SS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 16 см для абсента нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>569</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259111</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>BRSN0025-SS</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 16 см для абсента нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>785</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>510</v>
       </c>
       <c r="I13" s="10">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200338</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>KXB-A2001A (бар)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 23 см с вилочкой нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3496,218 +3496,218 @@
           <t>81200342</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>KXB-A2005B (бар)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 27 см с мадлером нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>462</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222433</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0733/SPB887 KLP</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 27,1 см Golden Bee "MIXOLOGY-9" нерж. цвет золото B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1173</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I16" s="10">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240390</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSP-11</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см нерж. с красной кнопкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>157</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2875</v>
+        <v>2685</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>3011588</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>L0006</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1748</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I18" s="10">
         <v>50</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>3011639</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>L0009</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2097</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>1363</v>
       </c>
       <c r="I19" s="10">
         <v>113</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>3011657</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L0010</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1748</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I20" s="10">
         <v>21</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81259019</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>BRS11S</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
@@ -3765,88 +3765,88 @@
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>3011572</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0007</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1389</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>902</v>
       </c>
       <c r="I23" s="10">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>3011589</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>L0008</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с мадлером черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1748</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1136</v>
       </c>
       <c r="I24" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81200341</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>KXB-A2004B (бар)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 28 см с шариком нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3901,153 +3901,153 @@
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>3011388</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>L0214</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2273</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I27" s="10">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>3011562</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>L0216</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1893</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I28" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81259049</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>SPA107</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см золото нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>664</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>431</v>
       </c>
       <c r="I29" s="10">
-        <v>713</v>
+        <v>663</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>3011563</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>L0217</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2273</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I30" s="10">
         <v>21</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81259018</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>BRS12K</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см нерж. с пласт. кнопкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
@@ -4105,527 +4105,527 @@
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81259037</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>SP064</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см с мадлером медный цвет нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>631</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>410</v>
       </c>
       <c r="I33" s="10">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>3011561</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>L0215</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30 см черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1893</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I34" s="10">
         <v>11</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81222432</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0730/SP686 KLP</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,1 см Tiki Sheet "MIXOLOGY-8" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>673</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I35" s="10">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81222425</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0649/SP0072-15-VKLP</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,1 см Victory "MIXOLOGY-1" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>893</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>580</v>
       </c>
       <c r="I36" s="10">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222429</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>SP.02.0648/SP0073-16KLP</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,2 см Skull "MIXOLOGY-7" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>893</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222426</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0653/SP0072-15-MKLP</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,3 см Go "MIXOLOGY-2" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>893</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81259254</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSN0032-CP</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,3 см медный цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1473</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>957</v>
       </c>
       <c r="I39" s="10">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222430</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0728/SP685 KLP</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 30,5 см со стрейнером "MIXOLOGY-6" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>673</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I40" s="10">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81211690</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-SS</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>877</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1155</v>
+        <v>1133</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81211691</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-CP</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>944</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>613</v>
       </c>
       <c r="I42" s="10">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81211692</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>BRSN0027-GMP</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Ананас" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1010</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>656</v>
       </c>
       <c r="I43" s="10">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81259100</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-GP</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Тики" нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1370</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>890</v>
       </c>
       <c r="I44" s="10">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81259099</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-CP</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Тики" нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1339</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>870</v>
       </c>
       <c r="I45" s="10">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81211696</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>BRSN0029-SS</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см "Череп" нерж. Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>877</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>570</v>
       </c>
       <c r="I46" s="10">
-        <v>1651</v>
+        <v>1629</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81250085</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>FL35</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см для абсента нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1034</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>672</v>
       </c>
       <c r="I47" s="10">
         <v>88</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240364</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>BRS33FTS</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 33 см с мадлером нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
@@ -4649,122 +4649,122 @@
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81259101</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-GMP</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34 см "Тики" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1372</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I49" s="10">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81222434</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1.CT.01.0007 /ST888 KLP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34,3 см Stick "MIXOLOGY-10" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>873</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81259098</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>BRSN0031-SS</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34,5 см "Тики" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1107</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>719</v>
       </c>
       <c r="I51" s="10">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81200343</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>KXB-A2031 (бар)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 34,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4822,289 +4822,289 @@
           <t>90001128</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>BRS14K</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 35 см нерж. с пласт. кнопкой P.L.-Bar Ware</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>317</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>646</v>
+        <v>544</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81259081</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>L0307</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>2473</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I55" s="10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81259104</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>L0305</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>2039</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I56" s="10">
         <v>43</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81259103</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>L0308</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см "Тeardrop" черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>2039</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I57" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81222428</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0655/SP0073-16-MKLP</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см Go "MIXOLOGY-4" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1037</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>3011754</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>L0012</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>2231</v>
       </c>
       <c r="H59" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I59" s="10">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>3011842</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>L0014</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>2231</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I60" s="10">
         <v>42</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>3011845</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>L0015</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>2231</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I61" s="10">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81200340</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>KXB-A2001C (бар)</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5128,686 +5128,686 @@
           <t>3011753</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>L0186</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1447</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>3011757</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>L0013</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см с вилочкой черная нерж. Lumian</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2231</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="I64" s="10">
         <v>47</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81259257</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRSN0020-SS</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40 см со стрейнером нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>877</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81222427</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0651/SP0073-16-VKLP</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40,2 см Victory "MIXOLOGY-3" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>1037</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81222431</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP.02.0729/SP685-L KLP</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 40,4 см со стрейнером "MIXOLOGY-7" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>837</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81211694</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-CP</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж.  медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1082</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>703</v>
       </c>
       <c r="I68" s="10">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81211693</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-SS</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>877</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>601</v>
+        <v>568</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81211695</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>BRSN0028-GMP</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 43 см "Ананас" нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>1104</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81211697</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>BRSN0030-GMP</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Ложка барная 43 см "Череп" нерж. черный цвет Skull B'Guys P.L.- Barbossa</t>
+          <t>Ложка барная 43 см "Череп" нерж. черный цвет Skull P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1192</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>774</v>
       </c>
       <c r="I71" s="10">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81250301</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>B004HXL</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 45 см нерж. The Bars</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1930</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>1254</v>
       </c>
       <c r="I72" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81253027</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>B004HXLB</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 45 см нерж. черная The Bars</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>2466</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>1602</v>
       </c>
       <c r="I73" s="10">
         <v>3</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81250300</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>B004FXL</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 45 см с вилочкой нерж. The Bars </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>1930</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>1254</v>
       </c>
       <c r="I74" s="10">
         <v>90</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81253037</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>B004FXLVT</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 45 см с вилочкой нерж. Vintage The Bars</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>2466</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>1602</v>
       </c>
       <c r="I75" s="10">
         <v>6</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81253026</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>B004FXLB</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Ложка барная 45 см с вилочкой нерж. черная The Bars</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>2466</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>1602</v>
       </c>
       <c r="I76" s="10">
         <v>2</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81280423</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>S0349</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Ложка для дозирования и трамбовки с темпером 25 мл 4,5*16 см черная пластик Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>130</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>84</v>
       </c>
       <c r="I77" s="10">
         <v>97</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81280422</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>D002949-1</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Ложка для каппинга дегустации кофе 16,2 см медный цвет Perfect Vibe PVD Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>599</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>389</v>
       </c>
       <c r="I78" s="10">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81223974</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>HTS-S7609</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 15,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>162</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>572</v>
+        <v>483</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81223976</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>HTS-S7610</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 15,8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>176</v>
       </c>
       <c r="H80" s="9">
-        <v/>
+        <v>114</v>
       </c>
       <c r="I80" s="10">
-        <v>2101</v>
+        <v>2033</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81223975</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>HTS-S7609</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Ложка для мороженого, десерта "Серебряная лопатка" 17,6 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>164</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>106</v>
       </c>
       <c r="I81" s="10">
-        <v>1863</v>
+        <v>1853</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81280425</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>S0681</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Ложка совок для дозирования кофе 16,7*2,6 см P.L. Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>320</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="J82" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>