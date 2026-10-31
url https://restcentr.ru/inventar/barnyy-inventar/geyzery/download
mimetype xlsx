--- v0 (2026-06-10)
+++ v1 (2026-10-31)
@@ -1679,51 +1679,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:12</t>
+          <t>Прайс актуален на 31.10.2026 04:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1771,51 +1771,51 @@
           <t>90001118</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ZR796/0102</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Воронка d 3,9 см h4,4 см для перелива напитков нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>116</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>276</v>
+        <v>225</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92005504</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Воронка d12 см h13 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1839,51 +1839,51 @@
           <t>92001242</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>FP-6W</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Воронка d12 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>174</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2020</v>
+        <v>1936</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001178</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-OT155</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Воронка d12,5 см нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1941,252 +1941,252 @@
           <t>2122806</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>ZR796/0101</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Воронка d3,5 см h2,5 см нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>116</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81259251</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0037-APP</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>913</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I12" s="10">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259253</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>PORE0037-ABP</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. бронза "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>913</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I13" s="10">
         <v>168</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259157</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>PORE0032-GP(1п=50шт)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. золото "Deer" 14 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>937</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I14" s="10">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>30000356</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>PORE0007-GP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. золотой цвет 11,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>218</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>271</v>
+        <v>196</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81259156</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>PORE0032-CP</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. медь "Deer" 13,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>937</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I16" s="10">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81259252</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0037-ACP</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. медь "Череп" 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>913</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I17" s="10">
         <v>163</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99000147</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>ZR691</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. толстый носик с крышкой набор 2 шт P.L. - BarWare</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
@@ -2210,326 +2210,326 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81250101</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>K85SEL</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий длинный носик 17,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>237</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I19" s="10">
-        <v>438</v>
+        <v>406</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259274</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PORE0008</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 10,2 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>183</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>916</v>
+        <v>612</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>90000005</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JD-BP/ кор</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 10,5 см P.L. - BarWare</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>127</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>4710</v>
+        <v>11058</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259029</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>WP017</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 10,5 см медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>301</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>195</v>
       </c>
       <c r="I22" s="10">
-        <v>551</v>
+        <v>526</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>30000355</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>PORE0007-CP</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,5 см медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>261</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1607</v>
+        <v>1556</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>30000357</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>PORE0007-GMP(1уп=25шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,5 см черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>273</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2873</v>
+        <v>2852</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81259273</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>PORE0007-SS(1уп=25шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик 11,9 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>173</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>3321</v>
+        <v>2371</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>30000351</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>DSBT0021-SS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик на пробковой основе B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>351</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>228</v>
       </c>
       <c r="I26" s="10">
         <v>1039</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81250222</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>P001</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик набор 12 шт The Bars</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2521</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1638</v>
       </c>
       <c r="I27" s="10">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>900010642</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>ZR690</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Гейзер нерж. узкий носик набор 2 шт P.L. - BarWare</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2587,116 +2587,116 @@
           <t>81211119</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JQ-B059</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. серебр. 7,5 см P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>138</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1483</v>
+        <v>1282</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81250214</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>P005W</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт белый The Bars </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2300</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I31" s="10">
         <v>6</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81250211</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>P005G</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт зеленый The Bars </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2300</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I32" s="10">
         <v>6</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81250224</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>P006MG</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт золотой The Bars </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
@@ -2720,213 +2720,213 @@
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81250217</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>P005R</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт красный The Bars </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2300</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I34" s="10">
         <v>3</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81250225</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>P006MC</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт медный The Bars </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1313</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>853</v>
       </c>
       <c r="I35" s="10">
         <v>2</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81250212</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>P005O</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт оранжевый The Bars </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>2300</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I36" s="10">
         <v>11</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81250215</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>P005P</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт розовый The Bars </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2300</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I37" s="10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81250216</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>P005BL</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. узкий носик набор 12 шт синий The Bars </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2300</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>1495</v>
       </c>
       <c r="I38" s="10">
         <v>3</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>90000006</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>JD-BR(кор=12 шт/80упак)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Гейзер пласт. цветной 6,4 см (цвет в ассортименте) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>43</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>16283</v>
+        <v>15575</v>
       </c>
       <c r="J39" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>