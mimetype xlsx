--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1745,51 +1745,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:25</t>
+          <t>Прайс актуален на 23.09.2026 08:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1837,357 +1837,357 @@
           <t>81280408</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S0587</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>317</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280409</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S0323</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>307</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81250123</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S0122 / GS-CT805</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,9 см черная пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>263</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>245</v>
+        <v>211</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280413</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D000697-1</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>263</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280410</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D000901</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>583</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>30000242</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D002318</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>247</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>30000243</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D002522</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 22,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>457</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280415</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S0029</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>379</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280412</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S0454</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1557</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280411</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>D000900</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1037</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280414</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000648</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2211,119 +2211,119 @@
           <t>81280353</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S0370</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3387</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81250132</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-KT601</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16,8*18*17,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3352</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81222543</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KNX-166 HONR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1370</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81250134</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GS-KT807</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 18*17,2*10,8 см (1/6*100) нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2347,51 +2347,51 @@
           <t>81280344</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0402</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2453</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280352</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S0388</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2449,255 +2449,255 @@
           <t>81240260</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>KNX-144D</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 25,5*15,5*10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3270</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81250133</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>D000912 / GS-KT608</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3013</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81259015</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>KNX-144 /JQ-PTC01</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1370</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280345</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S0402-1</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2837</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280164</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>KNX-05R / Djeni</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>2873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280346</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S0223-3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2637</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280347</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>S0016</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>4137</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280343</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>S0224</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 23 cм h86,5 см напольный черный пластик P.L. Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2803,51 +2803,51 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>7237</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>8</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280350</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002841-3</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>6837</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>9</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>