--- v1 (2026-09-23)
+++ v2 (2026-11-08)
@@ -1745,51 +1745,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 08:27</t>
+          <t>Прайс актуален на 08.11.2026 19:48</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1837,51 +1837,51 @@
           <t>81280408</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S0587</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>317</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280409</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S0323</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1902,326 +1902,326 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81250123</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S0122 / GS-CT805</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,9 см черная пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>263</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>170</v>
       </c>
       <c r="I8" s="10">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280413</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D000697-1</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>263</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280410</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D000901</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>583</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>30000242</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D002318</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>247</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>30000243</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D002522</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 22,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>457</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280415</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S0029</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>379</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280412</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S0454</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1557</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1012</v>
       </c>
       <c r="I14" s="10">
         <v>116</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280411</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>D000900</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1037</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I15" s="10">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280414</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000648</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>4763</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>3095</v>
       </c>
       <c r="I16" s="10">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280353</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>S0370</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2279,51 +2279,51 @@
           <t>81222543</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>KNX-166 HONR</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1370</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81250134</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GS-KT807</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 18*17,2*10,8 см (1/6*100) нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2347,82 +2347,82 @@
           <t>81280344</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0402</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2453</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81280352</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>S0388</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>4817</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>3131</v>
       </c>
       <c r="I22" s="10">
         <v>28</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81258007</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>KNX-144D</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 25,4*15,5*10,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
@@ -2449,221 +2449,221 @@
           <t>81240260</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>KNX-144D</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 25,5*15,5*10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>3270</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81250133</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>D000912 / GS-KT608</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3013</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81259015</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>KNX-144 /JQ-PTC01</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1370</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>890</v>
       </c>
       <c r="I26" s="10">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280345</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>S0402-1</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2837</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280164</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>KNX-05R / Djeni</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>2873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280346</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S0223-3</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2637</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280347</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>S0016</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2752,119 +2752,119 @@
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280349</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S0385</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 21*35*6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>8593</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>5585</v>
       </c>
       <c r="I33" s="10">
         <v>9</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280341</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>D000913</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 32*21*7,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>7237</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>4704</v>
       </c>
       <c r="I34" s="10">
         <v>8</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280350</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>D002841-3</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>6837</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>4444</v>
       </c>
       <c r="I35" s="10">
         <v>9</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>30000049</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>D001659A</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9,5 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
@@ -2888,51 +2888,51 @@
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280351</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>D002841</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>6837</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>4444</v>
       </c>
       <c r="I37" s="10">
         <v>1</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>30000050</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>D001659A</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9,5 см черный нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
@@ -2956,51 +2956,51 @@
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280348</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>D000914</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 37*25*8 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>8593</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>5585</v>
       </c>
       <c r="I39" s="10">
         <v>5</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>30000051</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>D001659B</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 38*26*10 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">