--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -283,51 +283,50 @@
                                 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
                                 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
                                 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
                                 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
                                 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
                                 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
                                 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
                                 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
                                 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
                                 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
                                 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
-                                <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3580,82 +3579,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Image104"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId104"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3929,78 +3896,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J108"/>
+  <dimension ref="A2:J107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:15</t>
+          <t>Прайс актуален на 23.09.2026 07:47</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4082,391 +4049,391 @@
           <t>81243088</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JD-86219</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер на 4 отделения для пищевых ингредиентов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280408</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S0587</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>317</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81280409</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S0323</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>307</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81250123</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S0122 / GS-CT805</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,9 см черная пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>263</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280413</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D000697-1</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>263</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280410</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D000901</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>583</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>30000242</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>D002318</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>247</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>30000243</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D002522</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 22,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>457</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280415</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S0029</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>379</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280412</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S0454</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1557</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280411</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000900</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1037</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280414</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>D000648</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4490,119 +4457,119 @@
           <t>81280353</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S0370</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3387</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81250132</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GS-KT601</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16,8*18*17,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3352</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222543</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KNX-166 HONR</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1370</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81250134</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GS-KT807</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 18*17,2*10,8 см (1/6*100) нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4626,51 +4593,51 @@
           <t>81280344</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>S0402</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2453</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280352</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>S0388</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4728,255 +4695,255 @@
           <t>81240260</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>KNX-144D</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 25,5*15,5*10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>3270</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81250133</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>D000912 / GS-KT608</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>3013</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81259015</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>KNX-144 /JQ-PTC01</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1370</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280345</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S0402-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2837</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280164</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>KNX-05R / Djeni</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2873</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280346</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>S0223-3</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2637</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280347</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>S0016</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4137</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280343</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S0224</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 23 cм h86,5 см напольный черный пластик P.L. Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -5082,51 +5049,51 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>7237</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>8</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280350</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002841-3</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>6837</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>9</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
@@ -5340,425 +5307,425 @@
           <t>81250122</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>GS-CT802 /P0067</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Подставка для темпера (станция для темперовки) 14*9,3 см h6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1283</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81250120</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>D002252 / GS-CT828</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 14*12,5 см с загибом черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 14*12,5 см с загибом черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>453</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>672</v>
+        <v>643</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>30000048</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>D001680</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 15*10 см с загибом черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 15*10 см с загибом черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>537</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>448</v>
+        <v>420</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>30000046</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>D000915</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 20*14,5 см с загибом черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 20*14,5 см с загибом черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>797</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>673</v>
+        <v>647</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81280332</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>S0486-1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>453</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81250119</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>D001898-1 / GS-CT826</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 21*15 см с загибом коричневый P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 21*15 см с загибом коричневый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>597</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81280331</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>S0486</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>637</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>30000047</t>
+          <t>81211744</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>D001681</t>
+          <t>41323,01</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера d 60 мм черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм h2 см черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>257</v>
+        <v>1141</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>497</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81211744</t>
+          <t>81250121</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>41323,01</t>
+          <t>D001681 / GS-CT803</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера, d 60 мм, h 2 см черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1141</v>
+        <v>352</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81250121</t>
+          <t>30000047</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>D001681 / GS-CT803</t>
+          <t>D001681</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера, d 60 мм, черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>352</v>
+        <v>257</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81280421</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>S0565-4</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>6283</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81243090</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>JD-86217</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20,5*20,5*49,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>4637</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81280419</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>S0565-5</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -5782,51 +5749,51 @@
           <t>81243093</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>JD-86228</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*15,5*42 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>4417</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81280420</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>S0565-3</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -5864,173 +5831,173 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>6177</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81221534</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86229</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*20*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1613</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81280418</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>S0565-2</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>9453</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81280417</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>S0565-1</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>11073</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81243089</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>JD-86216</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 35,5*26,5*31 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>5376</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81243091</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>JD-86256</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 38*11*45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6054,833 +6021,833 @@
           <t>81243092</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>JD-86234</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 40,5*20*40 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>7137</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81221535</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>JD-86231</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 41*21*22 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>3697</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81279083</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86255</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 43*10,7*46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1587</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81279084</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86238</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для хранения одноразовых стаканов 58*19,8*20,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>12157</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81280487/BFQ-1G</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>FBFq002</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Темпер гравитационный разравниватель для кофе d 58,5 мм h4,5 см THOR нерж. сталь ZeroHero</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>4937</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81280313</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>D002013-51</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 51 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>2537</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>48</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81280314</t>
+          <t>30000033</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>D002013-53</t>
+          <t>D002680</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 52 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>2537</v>
+        <v>1887</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>44</v>
+        <v>461</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>99002181</t>
+          <t>81280314</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>GS-CT403</t>
+          <t>D002013-53</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 57 мм h9 см нерж + алюм. синий P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1845</v>
+        <v>2537</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81222542</t>
+          <t>99002181</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-CT403</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 57 мм h9 см нерж + алюм. синий P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>1887</v>
+        <v>1845</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>477</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81280316</t>
+          <t>81222542</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>D000796-58</t>
+          <t>CTA-01 / HONR</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>2537</v>
+        <v>1887</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>44</v>
+        <v>474</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81280317</t>
+          <t>81280316</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>D000867</t>
+          <t>D000796-58</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1897</v>
+        <v>2537</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81280304</t>
+          <t>81280317</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>S0526</t>
+          <t>D000867</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>2437</v>
+        <v>1897</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81280215</t>
+          <t>81280304</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>CTS-01 / DJENI</t>
+          <t>S0526</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1887</v>
+        <v>2437</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>478</v>
+        <v>88</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81280488/YFC-3WA</t>
+          <t>81280215</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>fyfc001</t>
+          <t>CTS-01 / DJENI</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9 см Thunder Tamper нерж. сталь дерев. ручка коричневый ZeroHero</t>
+          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>ZeroHero</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>3117</v>
+        <v>1887</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>28</v>
+        <v>475</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81250118</t>
+          <t>81280488/YFC-3WA</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>GS-CT829</t>
+          <t>fyfc001</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9 см нерж. дерев. ручка черный P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9 см Thunder Tamper нерж. сталь дерев. ручка коричневый ZeroHero</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ZeroHero</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1841</v>
+        <v>3117</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81280310</t>
+          <t>81250118</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>S0318</t>
+          <t>GS-CT829</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9 см нерж. дерев. ручка черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>2247</v>
+        <v>1841</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81280315</t>
+          <t>81280310</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>D002013-58</t>
+          <t>S0318</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>2537</v>
+        <v>2247</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81280318</t>
+          <t>81280315</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>D002030</t>
+          <t>D002013-58</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>2073</v>
+        <v>2537</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81280311</t>
+          <t>81280318</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>S0221</t>
+          <t>D002030</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>1673</v>
+        <v>2073</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>99002182</t>
+          <t>81280311</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>GS-CT402</t>
+          <t>S0221</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,5 см нерж P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>99002184</t>
+          <t>99002182</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>GS-CT810</t>
+          <t>GS-CT402</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,5 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>2109</v>
+        <v>1676</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>30000034</t>
+          <t>99002184</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>D002029</t>
+          <t>GS-CT810</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. бордовый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1837</v>
+        <v>2109</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>30000035</t>
+          <t>30000034</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>D000852</t>
+          <t>D002029</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. красный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. + алюм. бордовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>1887</v>
+        <v>1837</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>462</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>30000032</t>
+          <t>30000035</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>D000857</t>
+          <t>D000852</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. + алюм. красный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>1734</v>
+        <v>1887</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>30000036</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>D002030</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 58 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -6952,604 +6919,570 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>2470</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>30000030</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>CTS-03 HONR / D000878</t>
+          <t>D000878</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 58 мм нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>2013</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>30000033</t>
+          <t>30000039</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>CTS-02 HONR / D002680</t>
+          <t>D000948</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1887</v>
+        <v>1247</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>472</v>
+        <v>397</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>30000039</t>
+          <t>81280306</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>D000948</t>
+          <t>S0216-1</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h5,2 см нерж.+ алюм. шайба черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1247</v>
+        <v>3397</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>446</v>
+        <v>46</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81280306</t>
+          <t>81280312</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>S0216-1</t>
+          <t>S0216-2</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h5,2 см нерж.+ алюм. шайба черный P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h5,5 см нерж.+ алюм. шайба черно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>3397</v>
+        <v>4543</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81280312</t>
+          <t>81280309</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>S0216-2</t>
+          <t>D000852-1-wood+SS</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h5,5 см нерж.+ алюм. шайба черно-коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>4543</v>
+        <v>2247</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81280309</t>
+          <t>81280308</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>D000852-1-wood+SS</t>
+          <t>D000852-AL+SS</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>2247</v>
+        <v>2113</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81280308</t>
+          <t>81280472/YFQ-4G</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>D000852-AL+SS</t>
+          <t>fyfq009</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе пружинный d 58,5 мм h11,6 см Sword Tamper нерж. сталь дерев. ручка ZeroHero</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ZeroHero</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2113</v>
+        <v>10073</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81280472/YFQ-4G</t>
+          <t>81250117</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>fyfq009</t>
+          <t>GS-CT814</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе пружинный d 58,5 мм h11,6 см Sword Tamper нерж. сталь дерев. ручка ZeroHero</t>
+          <t>Темпер разравниватель для кофе d 58 мм h3,5 см нерж. + алюм. красный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
-          <t>ZeroHero</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>10073</v>
+        <v>2338</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81250117</t>
+          <t>81280305</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>GS-CT814</t>
+          <t>S0190</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h3,5 см нерж. + алюм. красный P.L. Proff Cuisine</t>
+          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>2338</v>
+        <v>2678</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81280305</t>
+          <t>81280307</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>S0190</t>
+          <t>S0396</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>2678</v>
+        <v>2837</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81280307</t>
+          <t>30000038</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>S0396</t>
+          <t>D000995</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>2837</v>
+        <v>2547</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>30000038</t>
+          <t>30000040</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>D000995</t>
+          <t>S0058</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>2547</v>
+        <v>3998</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>30000040</t>
+          <t>30000041</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>S0058</t>
+          <t>S0190</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>3998</v>
+        <v>3383</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>228</v>
+        <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>30000041</t>
+          <t>30000042</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>S0190</t>
+          <t>D002400</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>3383</v>
+        <v>2789</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
         <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>30000042</t>
+          <t>30000043</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>D002400</t>
+          <t>D002399</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>2789</v>
+        <v>2832</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
         <v>0</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>30000043</t>
+          <t>30000044</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>D002399</t>
+          <t>S0188</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + дерево коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>2832</v>
+        <v>3337</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J108" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>