--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 18:23</t>
+          <t>Прайс актуален на 23.09.2026 08:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -979,346 +979,346 @@
           <t>81250122</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>GS-CT802 /P0067</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка для темпера (станция для темперовки) 14*9,3 см h6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1283</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81250120</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>D002252 / GS-CT828</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 14*12,5 см с загибом черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 14*12,5 см с загибом черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>453</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>672</v>
+        <v>643</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000048</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>D001680</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 15*10 см с загибом черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 15*10 см с загибом черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>537</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>448</v>
+        <v>420</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000046</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>D000915</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 20*14,5 см с загибом черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 20*14,5 см с загибом черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>797</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>673</v>
+        <v>647</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280332</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S0486-1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 20*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>453</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>679</v>
+        <v>673</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81250119</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D001898-1 / GS-CT826</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров 21*15 см с загибом коричневый P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров 21*15 см с загибом коричневый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>597</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280331</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S0486</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
+          <t>Силиконовый мат коврик для кофейных аксессуаров с загибом 20,5*15 см черный P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>637</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>30000047</t>
+          <t>81211744</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>D001681</t>
+          <t>41323,01</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера d 60 мм черный P.L.- Barbossa</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм h2 см черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>257</v>
+        <v>1141</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>497</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81211744</t>
+          <t>81250121</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>41323,01</t>
+          <t>D001681 / GS-CT803</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера, d 60 мм, h 2 см черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1141</v>
+        <v>352</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81250121</t>
+          <t>30000047</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>D001681 / GS-CT803</t>
+          <t>D001681</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Силиконовый мат для темпера, d 60 мм, черный P.L. Proff Cuisine</t>
+          <t>Силиконовый мат коврик для темпера d 60 мм черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>352</v>
+        <v>257</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="J15" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>