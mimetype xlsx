--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 11:41</t>
+          <t>Прайс актуален на 23.09.2026 08:39</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1244,119 +1244,119 @@
           <t>81243088</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JD-86219</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер на 4 отделения для пищевых ингредиентов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280421</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S0565-4</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>6283</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81243090</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JD-86217</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20,5*20,5*49,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>4637</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280419</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S0565-5</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1380,51 +1380,51 @@
           <t>81243093</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JD-86228</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*15,5*42 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4417</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81280420</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S0565-3</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1462,173 +1462,173 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>6177</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81221534</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86229</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*20*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1613</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280418</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S0565-2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>9453</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280417</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S0565-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>11073</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81243089</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JD-86216</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 35,5*26,5*31 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>5376</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81243091</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JD-86256</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 38*11*45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1652,142 +1652,142 @@
           <t>81243092</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-86234</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 40,5*20*40 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>7137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81221535</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-86231</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 41*21*22 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>3697</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81279083</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86255</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 43*10,7*46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1587</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81279084</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86238</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для хранения одноразовых стаканов 58*19,8*20,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>12157</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J22" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>