--- v0 (2026-06-02)
+++ v1 (2026-11-05)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 02.06.2026 21:19</t>
+          <t>Прайс актуален на 05.11.2026 23:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1257,173 +1257,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>7953</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222512</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0017 SUB</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>9087</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81259023</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CD2TP12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса 45*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>8953</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222513</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0018 SUB</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>9087</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90000013</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JD-B3B</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. 49*14,5*10 см пластик P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2273</v>
       </c>
       <c r="H10" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I10" s="10">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>90000011</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282 (БАР)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. нерж. P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1444,156 +1444,156 @@
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90000022</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282A (БАР)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 30*14,5*8,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2173</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>1412</v>
       </c>
       <c r="I12" s="10">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>90000044</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JD-B4B/коробка 24 шт</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 49,4*15,5*10 см пластик P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2273</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>302</v>
+        <v>265</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>90000012</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282B (БАР)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 38*15*9 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2493</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1620</v>
       </c>
       <c r="I14" s="10">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>90000045</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JD-B5B/  коробка 24 шт</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 49*15,5*9,5 см пластик P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>199</v>
+        <v>303</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81290198</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TWH06</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 34*29,5*7 см с крышкой нерж. P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1614,88 +1614,88 @@
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>90001176</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282C (БАР)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 46*15*9,3 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2757</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>1792</v>
       </c>
       <c r="I17" s="10">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90000046</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JD-B6B/ коробка 24 шт</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 49*15,5*9,5 см пластик P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2273</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>135</v>
+        <v>178</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81259021</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CD2TP8</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 30,5*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1733,51 +1733,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>7620</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81222511</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0016 SUB</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 49,5*34,5*32,5 см пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>9087</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>5</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>