--- v0 (2026-06-11)
+++ v1 (2026-09-22)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 07:37</t>
+          <t>Прайс актуален на 23.09.2026 01:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1177,153 +1177,153 @@
           <t>81259151</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>MDLR0014</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Мадлер 19,3 см d2,6 см дерево B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>487</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81259034</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>MD031(1уп=50шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Мадлер 20 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>897</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200368</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MUD-8C</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Мадлер 20,7 см d 3,5 см нерж. с медным покрытием P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>357</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222525</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PI451</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Мадлер 21 см d 2,7 см пластик B'Guys P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>173</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2895</v>
+        <v>2866</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200379</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>KXB-A5006 (бар)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Мадлер 21 см алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1347,187 +1347,187 @@
           <t>81259035</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>MDLR0004-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Мадлер 21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>413</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1251</v>
+        <v>1151</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222526</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>MDLR0019-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Мадлер 22,5 см d 4 см Bamboo нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>897</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259152</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MDLR0015</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Мадлер 22,5 см d3,4 см дерево B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>599</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81200383</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>KXA-C5003 (бар)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Мадлер 23 см дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>261</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222435</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>md.02.0197/mda015-22KLP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Мадлер 25 см d 3,8 см MIXOLOGY нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1237</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>992</v>
+        <v>981</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81200386</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>KXB-A5007 (бар)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Мадлер 25 см алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>