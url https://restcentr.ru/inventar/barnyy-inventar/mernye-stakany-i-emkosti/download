--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -6728,51 +6728,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 10:50</t>
+          <t>Прайс актуален на 05.11.2026 23:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6810,153 +6810,153 @@
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81250029</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>81250029</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Барная линейка  Граппа Nonino (700 мл/1 л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>281</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>16</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81250031</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Барная линейка  Рус.Стандарт Платинум (375 мл/500 мл/700 мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>281</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>10</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81250050</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>81250050</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Hennessy VS,VSOP,XO"0,7, / VS 0.7,1л</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>281</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81250059</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>81250059</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Torres 10 years 0.7/1.0, Jaime 0.7, Moscatel oro</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>281</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81250167</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -7092,51 +7092,51 @@
           <t>81250065</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Коньяк Московский" (500мл/700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>225</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81250030</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Пять Озер" (250мл/500мл/700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7160,51 +7160,51 @@
           <t>81250032</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Русский Стандарт" (375мл/500мл/750мл/ 1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>281</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81250067</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Смирновъ 21" (500мл/700мл/1л) / "Смирновъ Титул" (700мл), P.L. Proff Cui</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7398,51 +7398,51 @@
           <t>81250022</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Amaro Montenegro (700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>225</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81250023</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Aperol (700мл/1л) / Cinzano (500мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7694,51 +7694,51 @@
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81250147</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Bells 0.7/1 л Scottish Leader 0.7/1 л, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>281</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>17</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81250040</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -7806,51 +7806,51 @@
           <t>81250148</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Campari (750мл/1л) / Martini (500мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>281</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81250078</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>81250078</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Captain Morgan (500мл/700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8136,51 +8136,51 @@
       <c r="I44" s="10">
         <v>21</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81250004</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Барная линейка EI Charro (0,75/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>225</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>14</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81250011</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>81250011</t>
         </is>
@@ -8952,51 +8952,51 @@
       <c r="I68" s="10">
         <v>12</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81250014</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>81250014</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Lemoncello Pallini, Snaps, Toschi (0.7 л)  Villa Dalla (0.5 л), P.L. Prof</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>281</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>19</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81250160</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -9030,51 +9030,51 @@
           <t>81250025</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Luxardo Triple Sec/ Maraschino (750мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>281</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81250009</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Macallan / Glenmorange (700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9200,51 +9200,51 @@
           <t>81250002</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>81250002</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Metaxa 3/5 (700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>234</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81250163</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Molinari самбука (500мл/700мл/750мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9302,51 +9302,51 @@
           <t>81250395</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>81250395</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Monkey Shoulder ( 700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>189</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81250056</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Olmeca (700мл/1л) Olmeca Altos (700мл) TEZON (750мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9598,296 +9598,296 @@
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81250008</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>81250008</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Хортиця 0,5/0,7/1л Хортиця VIP 0.7, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>281</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>8</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81200349</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>KXB-A6010 (бар)</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Джиггер  180 мл нерж. с делениями P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>535</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>1500</v>
+        <v>1485</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81200356</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>KXB-A6021A (бар)</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Джиггер  30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>347</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I90" s="10">
         <v>939</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81200357</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>KXB-A6021C (бар)</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Джиггер  50 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>401</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>260</v>
       </c>
       <c r="I91" s="10">
         <v>870</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>30000274</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>MSAS0003</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Джиггер  50 мл нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>444</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I92" s="10">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81200350</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>KXB-A6022 (бар)</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Джиггер  80 мл нерж. с делениями P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>460</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>1403</v>
+        <v>1378</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81259222</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>JD-8617</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Джиггер 10/20 мл прозрачный поликарбонат P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>137</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>512</v>
+        <v>472</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81253016</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>J031</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15-30/45 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>1536</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>998</v>
       </c>
       <c r="I95" s="10">
         <v>1</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81253029</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>J011VT</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15-30/45 нерж. The Bars Vintage </t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
@@ -9911,156 +9911,156 @@
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>3012030</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>L0033</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>1893</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I97" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>3012032</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>L0035</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>2273</v>
       </c>
       <c r="H98" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I98" s="10">
         <v>39</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>3012059</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>L0036</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>2273</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I99" s="10">
         <v>46</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81200390</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>KXA-A6019C (бар)</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>401</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>204</v>
+        <v>175</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81200351</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>KXB-A6004B (бар)</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10081,190 +10081,190 @@
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81253014</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>J030</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>1536</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>998</v>
       </c>
       <c r="I102" s="10">
         <v>21</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81250318</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>J010</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>1128</v>
       </c>
       <c r="H103" s="9">
-        <v/>
+        <v>733</v>
       </c>
       <c r="I103" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81253018</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>J010B</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. с покрытием черный The Bars</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>1583</v>
       </c>
       <c r="H104" s="9">
-        <v/>
+        <v>1028</v>
       </c>
       <c r="I104" s="10">
         <v>36</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81253010</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>J020</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл узкий нерж. The Bars</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>1468</v>
       </c>
       <c r="H105" s="9">
-        <v/>
+        <v>954</v>
       </c>
       <c r="I105" s="10">
         <v>7</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>3012031</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>L0034</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>1893</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I106" s="10">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81200388</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>KXB-A6031 (бар)</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл, нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10285,54 +10285,54 @@
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81253028</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>J010VT</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 нерж. The Bars Vintage </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>1583</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>1028</v>
       </c>
       <c r="I108" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>99000056</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
           <t>H0025</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10356,85 +10356,85 @@
           <t>81259038</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>JG038</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>360</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81259294</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JI42</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>370</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>1027</v>
+        <v>961</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81200786</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>KXB-A6006C (бар)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. медный цвет P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10489,54 +10489,54 @@
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81259050</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>JG088</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл черный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>1182</v>
       </c>
       <c r="H114" s="9">
-        <v/>
+        <v>768</v>
       </c>
       <c r="I114" s="10">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81200393</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>KXB-A6006C (бар)</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл, нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10557,360 +10557,360 @@
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>30000275</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>MSAS0007</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл, нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>673</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I116" s="10">
         <v>229</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81259223</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>JI22</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. d 3,9 см h7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>247</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>796</v>
+        <v>16</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81259250</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0034-SS</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. Floral B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>1128</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81259167</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>SG-94405(B)</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. Vintage P.L. - BarWare</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>767</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
         <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81222444</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1076/QBL878 KLP</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-6" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>4473</v>
       </c>
       <c r="H120" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I120" s="10">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81222445</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1077 /QBL879 KLP</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-7" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>4473</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I121" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81222446</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1078/QBL880 KLP</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-8" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>4473</v>
       </c>
       <c r="H122" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I122" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>3012242</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>L0038</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>2039</v>
       </c>
       <c r="H123" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I123" s="10">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81259051</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>JGA038-copper</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл медь Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>1042</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I124" s="10">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81259026</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>JI23C</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл медь нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>499</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81259048</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>JGA038</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10982,717 +10982,717 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>412</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
         <v>0</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81259295</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JI44</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>397</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>832</v>
+        <v>747</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>30000276</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-SS</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>873</v>
       </c>
       <c r="H130" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I130" s="10">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81259150</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-GP</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золото с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G131" s="9">
         <v>3121</v>
       </c>
       <c r="H131" s="9">
-        <v/>
+        <v>2028</v>
       </c>
       <c r="I131" s="10">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>30000278</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-GP</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>791</v>
       </c>
       <c r="H132" s="9">
-        <v/>
+        <v>514</v>
       </c>
       <c r="I132" s="10">
         <v>109</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>30000280</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GP</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>1471</v>
       </c>
       <c r="H133" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I133" s="10">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81259168</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
           <t>SG-94405(C)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. матовый P.L. - BarWare</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>829</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>30000277</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-CP</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>777</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>30000279</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-CP</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>1449</v>
       </c>
       <c r="H136" s="9">
-        <v/>
+        <v>941</v>
       </c>
       <c r="I136" s="10">
         <v>201</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>30000284</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>MSAS0023-CP</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>1977</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I137" s="10">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>81259149</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-CP</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медь с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G138" s="9">
         <v>3095</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>81259166</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-SS</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. хром с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G139" s="9">
         <v>2655</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>30000281</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GMP</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>1497</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>30000283</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>MSAS0015</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G141" s="9">
         <v>1637</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>30000282</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-RB</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, цвет хамелеон нерж B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>1513</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>99004101</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>JI23I</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж с делениями внутри P.L. - BarWare</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>373</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>900010633</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>JI23 / JQ-OT594</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>357</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>3711</v>
+        <v>646</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81259272</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0010-SS</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж. Vintage B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>953</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>317</v>
+        <v>283</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81222440</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1072/JG988 KLP</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50/90 мл "MIXOLOGY-2" тройной нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>2073</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81259094</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>L0387</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Afrodite нерж. Lumian</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>4622</v>
       </c>
       <c r="H147" s="9">
-        <v/>
+        <v>3004</v>
       </c>
       <c r="I147" s="10">
         <v>14</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>3020672</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>L0236</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Mr.Slim черный рубин хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>2483</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>99000055</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t>H0028</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/50 мл нерж. P.L.</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11730,207 +11730,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>401</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
         <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81222443</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1075/JG787 KLP</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл "MIXOLOGY-5" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>1137</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>3011902</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>L0029</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G152" s="9">
         <v>2773</v>
       </c>
       <c r="H152" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I152" s="10">
         <v>10</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>3011906</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>L0030</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>2773</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I153" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>3020668</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>L0165</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>2187</v>
       </c>
       <c r="H154" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I154" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>3020671</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>L0166</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>2187</v>
       </c>
       <c r="H155" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I155" s="10">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81262016</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>26983020006</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл стопка хр.стекло Luxion Tattoo RCR [6] </t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -11968,343 +11968,343 @@
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>2987</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
         <v>646</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81222441</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1073/JG657 KLP</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-3" Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>3087</v>
       </c>
       <c r="H158" s="9">
-        <v/>
+        <v>2006</v>
       </c>
       <c r="I158" s="10">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>81222442</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1074/JG658 KLP</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-4" Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G159" s="9">
         <v>2537</v>
       </c>
       <c r="H159" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I159" s="10">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>81222439</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1071 / JG875 KLP</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Джиггер 50/60 мл "MIXOLOGY-1" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>1578</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
         <v>496</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>81259078</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>L0391</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Джиггер Saturn Multilevel хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>1307</v>
       </c>
       <c r="H161" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I161" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>81240153</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>MJ100</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,1 л нерж. d 7,7 см h4,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
         <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81240154</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>MJ250</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,25 л нерж. d 9,7 см h8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
         <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>81240152</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>MJ05</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л нерж. d 12 см h9,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>1137</v>
+        <v>1151</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>92001070</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>86021 (кор=160шт)</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л полипропилен d 9,1 см h13,6 см SUNNEX</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>203</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1196</v>
+        <v>2232</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81240155</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>MJ1</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л нерж. d 13,6 см h13,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>1423</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>192</v>
+        <v>57</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>90001143</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>JW-606C</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л поликарбонат d 11,7 см h16,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12325,156 +12325,156 @@
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>92001078</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>86121 (кор-60шт)</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л полипропилен d 11,7 см h16,8 см SUNNEX</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>357</v>
       </c>
       <c r="H168" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I168" s="10">
-        <v>3804</v>
+        <v>4024</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>81240151</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>MJ2</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л нерж. d 17,5 см h17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>2237</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>90001142</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>JD-8608PC / JW-605C</t>
+          <t>JW-605C</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л поликарбонат d 15 см h20,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>2112</v>
+        <v>2046</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>92001090</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
           <t>86221 (кор=30шт)</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л полипропилен d 15,1 см h20,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>547</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>1711</v>
+        <v>4990</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>90001141</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>JW-604C</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л поликарбонат d 16,4 см h24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12498,153 +12498,153 @@
           <t>92001091</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
           <t>86321</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л полипропилен d 17 см h23 см SUNNEX</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G173" s="9">
         <v>653</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>4191</v>
+        <v>4159</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>92001092</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>86521</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 5 л полипропилен d 19,9 см h27 см SUNNEX</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>1137</v>
+        <v>963</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>0</v>
+        <v>3085</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>81253325</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>10001501</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 100 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G175" s="9">
         <v>392</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>825</v>
+        <v>433</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81253328</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>10001502</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G176" s="9">
         <v>992</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81269900</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
           <t>865</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -12668,119 +12668,119 @@
           <t>81253326</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
           <t>10001503</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 250 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>539</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>683</v>
+        <v>718</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>81253324</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>10001504</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 50 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G179" s="9">
         <v>342</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>659</v>
+        <v>438</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81253327</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>10001505</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G180" s="9">
         <v>815</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>450</v>
+        <v>374</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>81269899</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>864</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -12872,221 +12872,221 @@
           <t>81280376</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>S0329</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/40/50/60/70 мл 6*8 см h6 см стекло с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>689</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>81280379</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0562</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/60/100 мл 5*5,9 см h6,4 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>549</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81253317</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>D000907</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>253</v>
       </c>
       <c r="H186" s="9">
-        <v/>
+        <v>164</v>
       </c>
       <c r="I186" s="10">
-        <v>1063</v>
+        <v>826</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>81280377</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>S0442</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75 мл 5,8*7,5 см h5,4 см стекло с ручкой  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G187" s="9">
         <v>437</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>284</v>
       </c>
       <c r="I187" s="10">
-        <v>261</v>
+        <v>118</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>81280378</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
           <t>S0628</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75/90 мл d 6,2 см h5,5 см керамика с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G188" s="9">
         <v>583</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>81280375</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
           <t>S0250-2</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 22/30/44/60/ мл 5*5 см h6 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G189" s="9">
         <v>253</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>1189</v>
+        <v>1173</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>81200354</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>KXB-A6020S (бар)</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>Стакан мерный 20 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13141,43 +13141,43 @@
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>30000244</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>D003007</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Чашка для купажирования кофе мерная 150/200 мл d 9,6 см h5,5 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>703</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>456</v>
       </c>
       <c r="I192" s="10">
         <v>164</v>
       </c>
       <c r="J192" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>