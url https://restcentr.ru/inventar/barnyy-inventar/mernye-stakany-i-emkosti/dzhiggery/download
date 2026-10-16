--- v0 (2026-06-10)
+++ v1 (2026-10-16)
@@ -2966,51 +2966,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:34</t>
+          <t>Прайс актуален на 16.10.2026 05:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3058,252 +3058,252 @@
           <t>81200349</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>KXB-A6010 (бар)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Джиггер  180 мл нерж. с делениями P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>535</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1500</v>
+        <v>1485</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200356</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>KXB-A6021A (бар)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Джиггер  30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>347</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>225</v>
       </c>
       <c r="I7" s="10">
         <v>939</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200357</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>KXB-A6021C (бар)</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Джиггер  50 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>401</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>260</v>
       </c>
       <c r="I8" s="10">
         <v>870</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000274</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>MSAS0003</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Джиггер  50 мл нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>444</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>288</v>
       </c>
       <c r="I9" s="10">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200350</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>KXB-A6022 (бар)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Джиггер  80 мл нерж. с делениями P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>460</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1403</v>
+        <v>1381</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81259222</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JD-8617</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Джиггер 10/20 мл прозрачный поликарбонат P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>137</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>512</v>
+        <v>472</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81253016</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>J031</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15-30/45 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1536</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>998</v>
       </c>
       <c r="I12" s="10">
         <v>1</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81253029</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>J011VT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15-30/45 нерж. The Bars Vintage </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
@@ -3327,156 +3327,156 @@
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>3012030</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>L0033</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1893</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I14" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>3012032</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>L0035</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2273</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I15" s="10">
         <v>39</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>3012059</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>L0036</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2273</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I16" s="10">
         <v>46</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200390</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>KXA-A6019C (бар)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>401</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200351</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>KXB-A6004B (бар)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3497,190 +3497,190 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81253014</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>J030</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1536</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>998</v>
       </c>
       <c r="I19" s="10">
         <v>21</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81250318</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>J010</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. The Bars</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1128</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>733</v>
       </c>
       <c r="I20" s="10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81253018</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>J010B</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл нерж. с покрытием черный The Bars</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1583</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>1028</v>
       </c>
       <c r="I21" s="10">
         <v>36</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81253010</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>J020</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл узкий нерж. The Bars</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1468</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>954</v>
       </c>
       <c r="I22" s="10">
         <v>7</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>3012031</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0034</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1893</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>1230</v>
       </c>
       <c r="I23" s="10">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81200388</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>KXB-A6031 (бар)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 мл, нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3701,156 +3701,156 @@
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81253028</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>J010VT</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Джиггер 15/30 нерж. The Bars Vintage </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1583</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>1028</v>
       </c>
       <c r="I25" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>99000056</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>H0025</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>315</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81259038</t>
+          <t>81259294</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>JG038</t>
+          <t>JI42</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>360</v>
+        <v>970</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81259294</t>
+          <t>81259038</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG038</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1027</v>
+        <v>344</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200786</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>KXB-A6006C (бар)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл нерж. медный цвет P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3905,54 +3905,54 @@
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81259050</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JG088</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл черный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1182</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>768</v>
       </c>
       <c r="I31" s="10">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81200393</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>KXB-A6006C (бар)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл, нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3973,360 +3973,360 @@
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>30000275</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>MSAS0007</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 мл, нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>673</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I33" s="10">
         <v>229</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81259223</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>JI22</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. d 3,9 см h7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>247</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>796</v>
+        <v>17</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81259250</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0034-SS</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. Floral B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>1128</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81259167</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>SG-94405(B)</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/40 нерж. Vintage P.L. - BarWare</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>767</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81222444</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1076/QBL878 KLP</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-6" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>4473</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I37" s="10">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81222445</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1077 /QBL879 KLP</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-7" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>4473</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I38" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81222446</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1078/QBL880 KLP</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Джиггер 20/60 мл "MIXOLOGY-8" вращ. вставка Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>4473</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I39" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>3012242</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>L0038</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>2039</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I40" s="10">
         <v>32</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81259051</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>JGA038-copper</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл медь Copper нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1042</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>677</v>
       </c>
       <c r="I41" s="10">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81259026</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>JI23C</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл медь нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>499</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81259048</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>JGA038</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4398,411 +4398,411 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>412</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81259295</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JI44</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>397</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>832</v>
+        <v>768</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>30000276</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-SS</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>873</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I47" s="10">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81259150</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-GP</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золото с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>3121</v>
       </c>
       <c r="H48" s="9">
-        <v/>
+        <v>2028</v>
       </c>
       <c r="I48" s="10">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>30000278</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-GP</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>791</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>514</v>
       </c>
       <c r="I49" s="10">
         <v>109</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>30000280</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1471</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>956</v>
       </c>
       <c r="I50" s="10">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81259168</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>SG-94405(C)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. матовый P.L. - BarWare</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>829</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>30000277</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>MSAS0008-CP</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>777</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>30000279</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-CP</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1449</v>
       </c>
       <c r="H53" s="9">
-        <v/>
+        <v>941</v>
       </c>
       <c r="I53" s="10">
         <v>201</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>30000284</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>MSAS0023-CP</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медный цвет с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1977</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>1285</v>
       </c>
       <c r="I54" s="10">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81259149</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-CP</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. медь с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>3095</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81259166</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>MSAS0024-SS</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. хром с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>2655</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>30000281</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-GMP</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4826,289 +4826,289 @@
           <t>30000283</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>MSAS0015</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1637</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>30000282</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>MSAS0010-RB</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 мл, цвет хамелеон нерж B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1513</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>99004101</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>JI23I</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж с делениями внутри P.L. - BarWare</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>373</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>900010633</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>JI23 / JQ-OT594</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>357</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>3711</v>
+        <v>3656</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81259272</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSAS0010-SS</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50 нерж. Vintage B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>953</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>317</v>
+        <v>283</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81222440</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1072/JG988 KLP</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Джиггер 25/50/90 мл "MIXOLOGY-2" тройной нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>2073</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81259094</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>L0387</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Afrodite нерж. Lumian</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>4622</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>3004</v>
       </c>
       <c r="I64" s="10">
         <v>14</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>3020672</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>L0236</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/45 мл Mr.Slim черный рубин хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>2483</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>99000055</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>H0028</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/50 мл нерж. P.L.</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5146,207 +5146,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>401</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81222443</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1075/JG787 KLP</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл "MIXOLOGY-5" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1137</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>3011902</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>L0029</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2773</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I69" s="10">
         <v>10</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>3011906</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>L0030</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл Giove медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>2773</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>1802</v>
       </c>
       <c r="I70" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>3020668</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>L0165</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>2187</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I71" s="10">
         <v>20</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>3020671</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>L0166</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>2187</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>1421</v>
       </c>
       <c r="I72" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81262016</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>26983020006</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Джиггер 30/60 мл стопка хр.стекло Luxion Tattoo RCR [6] </t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -5384,162 +5384,162 @@
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2987</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>646</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81222441</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1073/JG657 KLP</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-3" Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>3087</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>2006</v>
       </c>
       <c r="I75" s="10">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81222442</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1074/JG658 KLP</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Джиггер 35/60 мл "MIXOLOGY-4" Golden Skull нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>2537</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I76" s="10">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81222439</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JG.02.1071 / JG875 KLP</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Джиггер 50/60 мл "MIXOLOGY-1" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1578</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>496</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81259078</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>L0391</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Джиггер Saturn Multilevel хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1307</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>849</v>
       </c>
       <c r="I78" s="10">
         <v>14</v>
       </c>
       <c r="J78" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>