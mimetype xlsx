--- v0 (2026-06-17)
+++ v1 (2026-10-22)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 14:42</t>
+          <t>Прайс актуален на 22.10.2026 22:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1146,119 +1146,119 @@
           <t>81240152</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MJ05</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л нерж. d 12 см h9,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1137</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001070</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>86021 (кор=160шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л полипропилен d 9,1 см h13,6 см SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>203</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1140</v>
+        <v>2272</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240155</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MJ1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л нерж. d 13,6 см h13,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1423</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>90001143</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JW-606C</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л поликарбонат d 11,7 см h16,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1279,156 +1279,156 @@
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001078</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>86121 (кор-60шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л полипропилен d 11,7 см h16,8 см SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>357</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I12" s="10">
-        <v>3740</v>
+        <v>4109</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240151</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MJ2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л нерж. d 17,5 см h17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>186</v>
+        <v>117</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>90001142</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>JD-8608PC / JW-605C</t>
+          <t>JW-605C</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л поликарбонат d 15 см h20,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>883</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2111</v>
+        <v>2053</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001090</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>86221 (кор=30шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л полипропилен d 15,1 см h20,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>547</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1687</v>
+        <v>5039</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90001141</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JW-604C</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л поликарбонат d 16,4 см h24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1452,74 +1452,74 @@
           <t>92001091</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>86321</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л полипропилен d 17 см h23 см SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>653</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>4158</v>
+        <v>4195</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001092</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>86521</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 5 л полипропилен d 19,9 см h27 см SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1137</v>
+        <v>963</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>3188</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>