--- v0 (2026-06-10)
+++ v1 (2026-11-05)
@@ -3296,51 +3296,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:36</t>
+          <t>Прайс актуален на 06.11.2026 00:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3378,153 +3378,153 @@
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81250029</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>81250029</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Барная линейка  Граппа Nonino (700 мл/1 л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>281</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>16</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81250031</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Барная линейка  Рус.Стандарт Платинум (375 мл/500 мл/700 мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>281</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>10</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81250050</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>81250050</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Hennessy VS,VSOP,XO"0,7, / VS 0.7,1л</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>281</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81250059</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>81250059</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Torres 10 years 0.7/1.0, Jaime 0.7, Moscatel oro</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>281</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81250167</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -3660,51 +3660,51 @@
           <t>81250065</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Коньяк Московский" (500мл/700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>225</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81250030</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Пять Озер" (250мл/500мл/700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3728,51 +3728,51 @@
           <t>81250032</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Русский Стандарт" (375мл/500мл/750мл/ 1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>281</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81250067</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Барная линейка "Смирновъ 21" (500мл/700мл/1л) / "Смирновъ Титул" (700мл), P.L. Proff Cui</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3966,51 +3966,51 @@
           <t>81250022</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Amaro Montenegro (700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>225</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81250023</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Aperol (700мл/1л) / Cinzano (500мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4262,51 +4262,51 @@
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81250147</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Bells 0.7/1 л Scottish Leader 0.7/1 л, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>281</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
         <v>17</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81250040</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -4374,51 +4374,51 @@
           <t>81250148</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Campari (750мл/1л) / Martini (500мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>281</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81250078</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>81250078</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Captain Morgan (500мл/700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4704,51 +4704,51 @@
       <c r="I44" s="10">
         <v>21</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81250004</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Барная линейка EI Charro (0,75/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>225</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>14</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81250011</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>81250011</t>
         </is>
@@ -5520,51 +5520,51 @@
       <c r="I68" s="10">
         <v>12</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81250014</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>81250014</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Lemoncello Pallini, Snaps, Toschi (0.7 л)  Villa Dalla (0.5 л), P.L. Prof</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>281</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>19</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81250160</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -5598,51 +5598,51 @@
           <t>81250025</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Luxardo Triple Sec/ Maraschino (750мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>281</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81250009</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Macallan / Glenmorange (700мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5768,51 +5768,51 @@
           <t>81250002</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>81250002</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Metaxa 3/5 (700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>234</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81250163</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Molinari самбука (500мл/700мл/750мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5870,51 +5870,51 @@
           <t>81250395</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>81250395</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Monkey Shoulder ( 700мл/1л), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>189</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81250056</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Olmeca (700мл/1л) Olmeca Altos (700мл) TEZON (750мл), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6166,50 +6166,50 @@
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81250008</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>81250008</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Барная линейка Хортиця 0,5/0,7/1л Хортиця VIP 0.7, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>281</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>8</v>
       </c>
       <c r="J88" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>