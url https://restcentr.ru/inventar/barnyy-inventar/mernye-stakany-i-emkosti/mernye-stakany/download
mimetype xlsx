--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:36</t>
+          <t>Прайс актуален на 23.09.2026 01:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1243,85 +1243,85 @@
           <t>81253325</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>10001501</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 100 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>392</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>825</v>
+        <v>300</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81253328</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>10001502</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>992</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>177</v>
+        <v>9</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81269900</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>865</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -1345,119 +1345,119 @@
           <t>81253326</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>10001503</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 250 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>539</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>683</v>
+        <v>427</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81253324</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>10001504</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 50 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>342</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>659</v>
+        <v>261</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81253327</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>10001505</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>815</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>447</v>
+        <v>98</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269899</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>864</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -1549,221 +1549,221 @@
           <t>81280376</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S0329</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/40/50/60/70 мл 6*8 см h6 см стекло с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>689</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280379</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0562</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/60/100 мл 5*5,9 см h6,4 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>549</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81253317</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000907</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>253</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1063</v>
+        <v>1028</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280377</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S0442</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75 мл 5,8*7,5 см h5,4 см стекло с ручкой  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>437</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>261</v>
+        <v>129</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280378</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S0628</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75/90 мл d 6,2 см h5,5 см керамика с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>583</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280375</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>S0250-2</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 22/30/44/60/ мл 5*5 см h6 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>253</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1189</v>
+        <v>1175</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200354</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>KXB-A6020S (бар)</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стакан мерный 20 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>