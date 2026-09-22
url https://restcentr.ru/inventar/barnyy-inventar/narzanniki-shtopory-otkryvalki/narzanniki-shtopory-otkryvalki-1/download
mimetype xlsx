--- v0 (2026-06-12)
+++ v1 (2026-09-22)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 12.06.2026 06:28</t>
+          <t>Прайс актуален на 22.09.2026 16:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1025,71 +1025,71 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81259269</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0013-SS SUB</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый 12,3 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>273</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1812</v>
+        <v>1627</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>90001027</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>F25S</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1113,51 +1113,51 @@
           <t>81259145</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CEBP0013-CP</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. медное покрытие B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>713</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1129</v>
+        <v>1116</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81259027</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>OP128C</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. медное покрытие P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1195,139 +1195,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>607</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222514</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0013-GP SUB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. с покрытием цвет золото B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1162</v>
+        <v>1129</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90001101</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>F08-Bordeau</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый нерж. цвет бордо P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259268</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CEBP0002</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нарзанник двухступенчатый черный нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1388</v>
+        <v>464</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>90001035</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>BR5008</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нарзанник одноступенчатый нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1385,51 +1385,51 @@
           <t>90001029</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>FJ001A</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нарзанник одноступенчатый нерж. с деревянной вставкой "Сомелье" P.L. - BarWare</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>607</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>167</v>
+        <v>99</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>90001102</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>F01</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нарзанник одноступенчатый нерж. с деревянной вставкой, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>