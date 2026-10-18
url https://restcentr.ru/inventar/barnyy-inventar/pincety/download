--- v0 (2026-06-10)
+++ v1 (2026-10-18)
@@ -1547,51 +1547,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 11:30</t>
+          <t>Прайс актуален на 18.10.2026 22:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1639,153 +1639,153 @@
           <t>81240078</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>OTW-09 / KS-782</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Пинцет 15,5 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>378</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2016</v>
+        <v>1929</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280221</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>OTW-06 / DJENI</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Пинцет 16,8 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>237</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1007</v>
+        <v>919</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280222</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>OTW-06C / DJENI</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Пинцет 16,8 см нерж. медный цвет P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>297</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>193</v>
       </c>
       <c r="I8" s="10">
-        <v>1049</v>
+        <v>1015</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240502</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TNG201</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пинцет 20 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>613</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>160</v>
+        <v>115</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240079</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>KS-777</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пинцет 20,5 см нерж. изогнутый Proff Chef Line </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1843,85 +1843,85 @@
           <t>81240083</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-210FS</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пинцет 21 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>703</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1031</v>
+        <v>1012</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222523</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ITTZ0006-GP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см золото нерж. изогнутый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>883</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>573</v>
       </c>
       <c r="I13" s="10">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81004702</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-240</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1945,391 +1945,391 @@
           <t>81222522</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ITTZ0006-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>683</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240084</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-240FS</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>749</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1394</v>
+        <v>1373</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240866</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTW-10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пинцет 24,5 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>753</v>
+        <v>710</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240864</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STW-10</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пинцет 25,1 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>279</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>246</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240862</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OTW-10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пинцет 26,2 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>397</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>414</v>
+        <v>346</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92000075</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>TNG93</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Пинцет 27 см нерж. P.L. - BarWare King</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>387</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>562</v>
+        <v>469</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81240867</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTW-12</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Пинцет 29,4 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>397</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>721</v>
+        <v>694</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>3022168</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L0142</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2473</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I22" s="10">
         <v>74</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>3022523</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0144</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2473</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I23" s="10">
         <v>82</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>3022702</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>L0145</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2473</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1607</v>
       </c>
       <c r="I24" s="10">
         <v>13</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81240865</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>STW-12</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>397</v>
+        <v>194</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240081</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>SS-FC-300</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2387,269 +2387,269 @@
           <t>81004703</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-300FS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>937</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>632</v>
+        <v>591</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>30000268</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>ITTZ0003-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>943</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>553</v>
+        <v>531</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000269</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>ITTZ0004-SS(1уп=50шт)</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>713</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1124</v>
+        <v>1084</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>30000265</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-CP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1097</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>713</v>
       </c>
       <c r="I31" s="10">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>30000267</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>ITTZ0001-GMP(1уп=50шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30 см нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>1237</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I32" s="10">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240863</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>OTW-12</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Пинцет 30,3 см нерж. изогнутый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>483</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81240082</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>SS-FC71-350</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. Proff Chef Line </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1089</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>985</v>
+        <v>887</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81240085</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>SS-FC71-350FS к=96</t>
+          <t>SS-FC71-350FS</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Пинцет 35 см нерж. изогнутый Proff Chef Line</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>987</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">