--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -3362,51 +3362,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:55</t>
+          <t>Прайс актуален на 22.09.2026 20:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3556,2703 +3556,2703 @@
           <t>95001119</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-PS088A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  1 л Coffee RD Slope d 12,3/11,7 см h14,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1428</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>95001068</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MW266</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  2,3 л Coffee Classic d 14/11,5 см h18 см нерж  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2589</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>95001290</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-PS016</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  25 мл Coffee LRD d 3,7 см h3,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>213</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81280442</t>
+          <t>95001204</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>S0811</t>
+          <t>10421</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
+          <t>Питчер молочник  80 мл Coffee LRD d 5 см h5,1 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1273</v>
+        <v>307</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>291</v>
+        <v>759</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81290274</t>
+          <t>81280442</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>M3205-UX</t>
+          <t>S0811</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 120 мл Coffee Classic d 6/5 см h6,5 см нерж. SUNNEX</t>
+          <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>543</v>
+        <v>1273</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>2</v>
+        <v>287</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81280290</t>
+          <t>81290274</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>D000910-100-0.7</t>
+          <t>M3205-UX</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 120 мл Coffee Classic d 6/5 см h6,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>439</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>92001042</t>
+          <t>81280290</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>10321</t>
+          <t>D000910-100-0.7</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 140 мл d 6 см h5,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>357</v>
+        <v>523</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1852</v>
+        <v>340</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>95001122</t>
+          <t>92001042</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS064/MLK150</t>
+          <t>10321</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,2 см h6,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 140 мл d 6 см h5,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>713</v>
+        <v>357</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>466</v>
+        <v>1779</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>95001117</t>
+          <t>95001122</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS037</t>
+          <t>JQ-PS064/MLK150</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,6 см h6,6 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,2 см h6,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>493</v>
+        <v>713</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>207</v>
+        <v>466</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81280291</t>
+          <t>95001117</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>D000910-150-0.7</t>
+          <t>JQ-PS037</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,6 см h6,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>549</v>
+        <v>493</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>485</v>
+        <v>80</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81241021</t>
+          <t>81280291</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>SG-80651</t>
+          <t>D000910-150-0.7</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 200 мл Coffee RD Slope d 7,3/6,5 см h8,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1353</v>
+        <v>549</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>111</v>
+        <v>466</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81244017</t>
+          <t>81241021</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>SG-94651</t>
+          <t>SG-80651</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 200 мл Coffee RD Slope Vintage d 7,3/ 6,8 см h8,2 см  нерж. P.L. </t>
+          <t>Питчер молочник 200 мл Coffee RD Slope d 7,3/6,5 см h8,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1996</v>
+        <v>1353</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>90000027</t>
+          <t>81244017</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS038/90000127</t>
+          <t>SG-94651</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 225 мл Coffee Classic Art d 6,6/5,9 см h8,1 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 200 мл Coffee RD Slope Vintage d 7,3/ 6,8 см h8,2 см  нерж. P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>537</v>
+        <v>1996</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>563</v>
+        <v>1</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81004809</t>
+          <t>90000027</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>33121Q</t>
+          <t>JQ-PS038/90000127</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 280 мл Coffee LRD d 6,7/5,5 см h9,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 225 мл Coffee Classic Art d 6,6/5,9 см h8,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>803</v>
+        <v>537</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>15</v>
+        <v>519</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81223930</t>
+          <t>81004809</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>G-ME5530</t>
+          <t>33121Q</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 300 мл Coffee Art 7,6*7,6 см h9,7 см стекло P.L.- Barbossa</t>
+          <t>Питчер молочник 280 мл Coffee LRD d 6,7/5,5 см h9,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>545</v>
+        <v>803</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>30000016</t>
+          <t>81223930</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>S0011</t>
+          <t>G-ME5530</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл + термометр Coffee Classic PRO d 7,7/6,6 см h9,1 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 300 мл Coffee Art 7,6*7,6 см h9,7 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1346</v>
+        <v>545</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>30000022</t>
+          <t>30000016</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>D002680-350</t>
+          <t>S0011</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Coffee Classic Art d 7,6/6,4 см h9,2 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 350 мл + термометр Coffee Classic PRO d 7,7/6,6 см h9,1 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1557</v>
+        <v>1346</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>95001216</t>
+          <t>30000022</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS039A</t>
+          <t>D002680-350</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Coffee Classic Art d 7,7 см h9 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 350 мл Coffee Classic Art d 7,6/6,4 см h9,2 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>617</v>
+        <v>1557</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2702</v>
+        <v>150</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81280292</t>
+          <t>95001216</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>D000910-350-0.7</t>
+          <t>JQ-PS039A</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 350 мл Coffee Classic Art d 7,7 см h9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>673</v>
+        <v>617</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>457</v>
+        <v>2416</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81280297</t>
+          <t>81280292</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>D000910-350-1</t>
+          <t>D000910-350-0.7</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>903</v>
+        <v>673</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>188</v>
+        <v>433</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81259193</t>
+          <t>81280297</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>D002277-350ML</t>
+          <t>D000910-350-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Latte Pro Color Antique d 7,7/6,7 см h9,2 см нерж. цвет антик P.L.- Barbossa</t>
+          <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1357</v>
+        <v>903</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>93</v>
+        <v>187</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>30000021</t>
+          <t>81259193</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>D000881</t>
+          <t>D002277-350ML</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Latte Pro Color Итальянский d 7,5/6,6 см h10,3 см золотой цвет нерж. Barbossa</t>
+          <t>Питчер молочник 350 мл Latte Pro Color Antique d 7,7/6,7 см h9,2 см нерж. цвет антик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>2160</v>
+        <v>1357</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>203</v>
+        <v>85</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81259191</t>
+          <t>30000021</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>D001620-350ML</t>
+          <t>D000881</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Latte Pro d 7,8 см h9,2 см нерж. с мерн. риск. P.L.- Barbossa</t>
+          <t>Питчер молочник 350 мл Latte Pro Color Итальянский d 7,5/6,6 см h10,3 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>573</v>
+        <v>2160</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>320</v>
+        <v>198</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81259195</t>
+          <t>81259191</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>S0023-1-350ML</t>
+          <t>D001620-350ML</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Latte Pro X d 7,7/5,7 см h10,4 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 350 мл Latte Pro d 7,8 см h9,2 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1837</v>
+        <v>573</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>558</v>
+        <v>249</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>30000020</t>
+          <t>81259195</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>D000882-350-1</t>
+          <t>S0023-1-350ML</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 350 мл Latte Pro Итальянский d 7,7 см h10,3 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 350 мл Latte Pro X d 7,7/5,7 см h10,4 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1443</v>
+        <v>1837</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>195</v>
+        <v>558</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>1847320</t>
+          <t>30000020</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>1847320</t>
+          <t>D000882-350-1</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 360 мл Coffee Classic Color черный нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 350 мл Latte Pro Итальянский d 7,7 см h10,3 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>742</v>
+        <v>1443</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81280380</t>
+          <t>1847320</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>S0563-350</t>
+          <t>1847320</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 400 мл Coffee Art d 8 см h10 см стекло с мерн. риск. P.L.- Barbossa</t>
+          <t>Питчер молочник 360 мл Coffee Classic Color черный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1103</v>
+        <v>742</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>297</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>99000052</t>
+          <t>81280380</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>H0072B</t>
+          <t>S0563-350</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 400 мл Coffee RD d 7,9/8 см h10,4 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 400 мл Coffee Art d 8 см h10 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>860</v>
+        <v>1103</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>543</v>
+        <v>296</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81253305</t>
+          <t>99000052</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>D000884</t>
+          <t>H0072B</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 400 мл Latte Pro Slope d 8/6,8 см h11 см см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 400 мл Coffee RD d 7,9/8 см h10,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>1453</v>
+        <v>860</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>354</v>
+        <v>542</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81280296</t>
+          <t>81253305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>D000822-2-400</t>
+          <t>D000884</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 450 мл Latte Pro Slope d 8,1 см h11,3 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 400 мл Latte Pro Slope d 8/6,8 см h11 см см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1213</v>
+        <v>1453</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>294</v>
+        <v>349</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81280293</t>
+          <t>81280296</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>D000910-480</t>
+          <t>D000822-2-400</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 450 мл Latte Pro Slope d 8,1 см h11,3 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>729</v>
+        <v>1213</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>496</v>
+        <v>291</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>30000024</t>
+          <t>81280293</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>D002566</t>
+          <t>D000910-480</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 480 мл с инд. темп. Coffee Classic Pro d 8,3/7,1 см h10,7 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>4117</v>
+        <v>729</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>20</v>
+        <v>494</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81253302</t>
+          <t>30000024</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>D002566</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 480 мл с инд. темп. Latte Pro Color черный тефлон d 8,2/7,1 см h10,7 см нерж. P.L.</t>
+          <t>Питчер молочник 480 мл с инд. темп. Coffee Classic Pro d 8,3/7,1 см h10,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>4387</v>
+        <v>4117</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81280369</t>
+          <t>81253302</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>S0427</t>
+          <t>D002566</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Coffee Art d 9,8 см h11,5 см стекло с мерн. риск. P.L.- Barbossa</t>
+          <t>Питчер молочник 480 мл с инд. темп. Latte Pro Color черный тефлон d 8,2/7,1 см h10,7 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1117</v>
+        <v>4387</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81250095</t>
+          <t>81280369</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>MLK6/8</t>
+          <t>S0427</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Coffee Classic Art d 8,7/7,2 см h10,6 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 500 мл Coffee Art d 9,8 см h11,5 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>2537</v>
+        <v>1117</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>555</v>
+        <v>67</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>94000012</t>
+          <t>81250095</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>13021</t>
+          <t>MLK6/8</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Coffee LRD нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 500 мл Coffee Classic Art d 8,7/7,2 см h10,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>459</v>
+        <v>2537</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>553</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>99002177</t>
+          <t>94000012</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>GS-MC4304S</t>
+          <t>13021</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Coffee RD d 9,4/8,7 см h10,6 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 500 мл Coffee LRD нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>866</v>
+        <v>459</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81253312</t>
+          <t>99002177</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>D000881</t>
+          <t>GS-MC4304S</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,5 см золотой цвет нерж. Barbossa</t>
+          <t>Питчер молочник 500 мл Coffee RD d 9,4/8,7 см h10,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>2230</v>
+        <v>866</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>238</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81280301</t>
+          <t>81253312</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>D000882-500-1</t>
+          <t>D000881</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,6 см черный цвет нерж. Barbossa</t>
+          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,5 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1937</v>
+        <v>2230</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>184</v>
+        <v>236</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81280300</t>
+          <t>81280301</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>D000882-500-1-COLOR</t>
+          <t>D000882-500-1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,7 см красный цвет нерж. Barbossa</t>
+          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,6 см черный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1937</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81280441</t>
+          <t>81280300</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>D000821-6</t>
+          <t>D000882-500-1-COLOR</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
+          <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,7 см красный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>2903</v>
+        <v>1937</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>296</v>
+        <v>192</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81250126</t>
+          <t>81280441</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>GS-MC013WT</t>
+          <t>D000821-6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл "Киса" Coffee Classic Color d 9,2/7,9 см h11,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1754</v>
+        <v>2903</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>294</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81250125</t>
+          <t>81250126</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>GS-MC013WT</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл "Череп" Coffee Classic Color d 9,2/7,9 см h11,3 см нерж. Skull P.L.</t>
+          <t>Питчер молочник 600 мл "Киса" Coffee Classic Color d 9,2/7,9 см h11,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1754</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>30000017</t>
+          <t>81250125</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>S0011</t>
+          <t>GS-MC013WT</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл + термометр Coffee Classic PRO d 9,2/8,1 см h11,1 см нерж. Barbossa</t>
+          <t>Питчер молочник 600 мл "Череп" Coffee Classic Color d 9,2/7,9 см h11,3 см нерж. Skull P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1452</v>
+        <v>1754</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81280381</t>
+          <t>30000017</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>S0563-1</t>
+          <t>S0011</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Art d 9,2 см h11,6 см стекло с мерн. риск. P.L.- Barbossa</t>
+          <t>Питчер молочник 600 мл + термометр Coffee Classic PRO d 9,2/8,1 см h11,1 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1178</v>
+        <v>1452</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>297</v>
+        <v>56</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>95001217</t>
+          <t>81280381</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS040A</t>
+          <t>S0563-1</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Art d 9,3 см h10,9 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Art d 9,2 см h11,6 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>837</v>
+        <v>1178</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>3642</v>
+        <v>297</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81280295</t>
+          <t>95001217</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>D001859-600</t>
+          <t>JQ-PS040A</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
+          <t>Питчер молочник 600 мл Coffee Classic Art d 9,3 см h10,9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1437</v>
+        <v>837</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>294</v>
+        <v>3383</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>80000256</t>
+          <t>81280295</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS134C(желт.)</t>
+          <t>D001859-600</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color d 9,2/8 см h11,2 см желтый нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1361</v>
+        <v>1437</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>1282</v>
+        <v>291</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>80000263</t>
+          <t>80000256</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS134C(золот.)</t>
+          <t>JQ-PS134C(желт.)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color золотой d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color d 9,2/8 см h11,2 см желтый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1361</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1252</v>
+        <v>1278</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>80000255</t>
+          <t>80000263</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS134C</t>
+          <t>JQ-PS134C(золот.)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color красный d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color золотой d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1361</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>80000254</t>
+          <t>80000255</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color оранжевый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color красный d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1361</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>2843</v>
+        <v>1220</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>80000272</t>
+          <t>80000254</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS134C(фиолет.)</t>
+          <t>JQ-PS134C</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color фиолетовый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color оранжевый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1361</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1268</v>
+        <v>2839</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>80000244</t>
+          <t>80000272</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS133C</t>
+          <t>JQ-PS134C(фиолет.)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color черный d 9,3/8 см h11,3 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color фиолетовый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1073</v>
+        <v>1361</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>0</v>
+        <v>1268</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>1847360</t>
+          <t>80000244</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>1847360</t>
+          <t>JQ-PS133C</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color черный нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color черный d 9,3/8 см h11,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1128</v>
+        <v>1073</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81250127</t>
+          <t>1847360</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>GS-MC5013P</t>
+          <t>1847360</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic Color черный с тефлоновым покрытием нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color черный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>1240</v>
+        <v>1128</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81280298</t>
+          <t>81250127</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>D000910-600-1</t>
+          <t>GS-MC5013P</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 600 мл Coffee Classic Color черный с тефлоновым покрытием нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>1013</v>
+        <v>1240</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>192</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81280294</t>
+          <t>81280298</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>D000910-600-0.7</t>
+          <t>D000910-600-1</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
+          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>837</v>
+        <v>1013</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>285</v>
+        <v>189</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81250128</t>
+          <t>81280294</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>GS-MC5013H</t>
+          <t>D000910-600-0.7</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81250116</t>
+          <t>81250128</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>M3220</t>
+          <t>GS-MC5013H</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>730</v>
+        <v>886</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>94000013</t>
+          <t>81250116</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>13221</t>
+          <t>M3220</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee LRD нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>489</v>
+        <v>730</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
         <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>99000053</t>
+          <t>94000013</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>H0072C</t>
+          <t>13221</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Coffee RD d 8,9 см h11,9 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Coffee LRD нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>992</v>
+        <v>489</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>720</v>
+        <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81280485/LHG-8G</t>
+          <t>99000053</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>FLHG025</t>
+          <t>H0072C</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл COLOR LATTE ART серый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
+          <t>Питчер молочник 600 мл Coffee RD d 8,9 см h11,9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>ZeroHero</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>4278</v>
+        <v>992</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>56</v>
+        <v>720</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81280486/LHG-8W</t>
+          <t>81280485/LHG-8G</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>FLHG024</t>
+          <t>FLHG025</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл LATTE COLOR ART белый матовый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
+          <t>Питчер молочник 600 мл COLOR LATTE ART серый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>4278</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81259194</t>
+          <t>81280486/LHG-8W</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>D002277-600ML</t>
+          <t>FLHG024</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Color Antique d 9,3/8 см h11,2 см нерж. цвет антик Barbossa</t>
+          <t>Питчер молочник 600 мл LATTE COLOR ART белый матовый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ZeroHero</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1647</v>
+        <v>4278</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>130</v>
+        <v>57</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>30000018</t>
+          <t>81259194</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>S0008</t>
+          <t>D002277-600ML</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно медный цвет d 9,9/7,5 см h12,6 см нерж. </t>
+          <t>Питчер молочник 600 мл Latte Pro Color Antique d 9,3/8 см h11,2 см нерж. цвет антик Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>2230</v>
+        <v>1647</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>241</v>
+        <v>124</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>30000019</t>
+          <t>30000018</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>S0008</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно хамелеон d 9,9/7,5 см h12,6 см нерж. </t>
+          <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно медный цвет d 9,9/7,5 см h12,6 см нерж. </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2230</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>209</v>
+        <v>241</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81259192</t>
+          <t>30000019</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>D001620-600ML</t>
+          <t>S0008</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro d 9,3 см h11,3 см нерж. с мерн. риск. P.L.- Barbossa</t>
+          <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно хамелеон d 9,9/7,5 см h12,6 см нерж. </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>713</v>
+        <v>2230</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>125</v>
+        <v>209</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81253306</t>
+          <t>81259192</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>D000884</t>
+          <t>D001620-600ML</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Slope d 9,2/9,5 см h12,4 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 600 мл Latte Pro d 9,3 см h11,3 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1419</v>
+        <v>713</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81253308</t>
+          <t>81253306</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>S0008</t>
+          <t>D000884</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Slope скошенное дно d 9,9/7,5 см h12,6 см нерж. Barbossa</t>
+          <t>Питчер молочник 600 мл Latte Pro Slope d 9,2/9,5 см h12,4 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1946</v>
+        <v>1419</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81259196</t>
+          <t>81253308</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>S0023-1-600ML</t>
+          <t>S0008</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro X d 9,5/8,8 см h12 см нерж. P.L.- Barbossa</t>
+          <t>Питчер молочник 600 мл Latte Pro Slope скошенное дно d 9,9/7,5 см h12,6 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>2047</v>
+        <v>1946</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>553</v>
+        <v>247</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81250129</t>
+          <t>81259196</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>D000882-500-1</t>
+          <t>S0023-1-600ML</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл Latte Pro Итальянский d 8,5/8,7 см h11,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл Latte Pro X d 9,5/8,8 см h12 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1537</v>
+        <v>2047</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>293</v>
+        <v>553</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>30000025</t>
+          <t>81250129</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>D002566</t>
+          <t>D000882-500-1</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл с инд. темп. Coffee Classic Pro d 9,3/8 см h11 см нерж. Barbossa</t>
+          <t>Питчер молочник 600 мл Latte Pro Итальянский d 8,5/8,7 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>4457</v>
+        <v>1537</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>26</v>
+        <v>287</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81253303</t>
+          <t>30000025</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>D002566-600ML</t>
+          <t>D002566</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 600 мл с инд. темп. Latte Pro Color черный тефлон d 9,3/8 см h11 см нерж.</t>
+          <t>Питчер молочник 600 мл с инд. темп. Coffee Classic Pro d 9,3/8 см h11 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>5063</v>
+        <v>4457</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>99002180</t>
+          <t>81253303</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>GS-MC4304M</t>
+          <t>D002566-600ML</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 700 мл Coffee RD d 10,5/9,8 см h11,7 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 600 мл с инд. темп. Latte Pro Color черный тефлон d 9,3/8 см h11 см нерж.</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>1062</v>
+        <v>5063</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>95001118</t>
+          <t>99002180</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>JQ-PS087</t>
+          <t>GS-MC4304M</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 700 мл Coffee RD Slope d 10,6/9,8 см h12,8 см нерж. P.L. Proff Cuisine</t>
+          <t>Питчер молочник 700 мл Coffee RD d 10,5/9,8 см h11,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>729</v>
+        <v>1062</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>139</v>
+        <v>261</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>30000023</t>
+          <t>95001118</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>D000881</t>
+          <t>JQ-PS087</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 750 мл Latte Pro Color Итальянский d 9,4/8,2 см h13,3 см золотой цвет нерж. Barbossa</t>
+          <t>Питчер молочник 700 мл Coffee RD Slope d 10,6/9,8 см h12,8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>2451</v>
+        <v>729</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>244</v>
+        <v>134</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>95001204</t>
+          <t>30000023</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>10421</t>
+          <t>D000881</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Питчер молочник 80 мл Coffee LRD d 5 см h5,1 см нерж. SUNNEX</t>
+          <t>Питчер молочник 750 мл Latte Pro Color Итальянский d 9,4/8,2 см h13,3 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>307</v>
+        <v>2451</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>866</v>
+        <v>243</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81280227</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>JQ-PS1311</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 900 мл Latte Pro d 10,6 h12,7 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>937</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81253319</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>S0017</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 11 см Латте-Арт P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1254</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81250124</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>GS-CT804</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 13,5 см Латте-Арт P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6276,51 +6276,51 @@
           <t>30000045</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>S0189</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 15,7 см Латте-Арт P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>928</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81280333</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>D002121</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования набор 3шт 20,8 см нерж. Латте-Арт P.L. Barbossa</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>