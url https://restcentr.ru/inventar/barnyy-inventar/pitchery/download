--- v1 (2026-09-22)
+++ v2 (2026-11-08)
@@ -3362,51 +3362,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 20:23</t>
+          <t>Прайс актуален на 08.11.2026 06:48</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3451,51 +3451,51 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81280489/NPJ-3B</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>eddn008</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кружка Artist's Cup White 300 мл портативная 4в1 взбивание/подогрев/кипячение/смешивание ZeroHero</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>11173</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>7262</v>
       </c>
       <c r="I6" s="10">
         <v>18</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>95001176</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>198102 ( уп 24 шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Молочник с сахарницей на блюде, нержавейка, P.L. - REG</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
@@ -3553,190 +3553,190 @@
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>95001119</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-PS088A</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  1 л Coffee RD Slope d 12,3/11,7 см h14,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1428</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>928</v>
       </c>
       <c r="I9" s="10">
         <v>539</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>95001068</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MW266</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  2,3 л Coffee Classic d 14/11,5 см h18 см нерж  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2589</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>95001290</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-PS016</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  25 мл Coffee LRD d 3,7 см h3,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>95001204</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>10421</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник  80 мл Coffee LRD d 5 см h5,1 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>307</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>759</v>
+        <v>728</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280442</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S0811</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл "Seal" Coffee Classic Color d 5,4 см h 5,9 см белый нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1273</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81290274</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>M3205-UX</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 120 мл Coffee Classic d 6/5 см h6,5 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -3760,221 +3760,221 @@
           <t>81280290</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>D000910-100-0.7</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 125 мл Coffee Classic d 5,4 см h5,8 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>523</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>340</v>
+        <v>299</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92001042</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>10321</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 140 мл d 6 см h5,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>357</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1779</v>
+        <v>1777</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>95001122</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-PS064/MLK150</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,2 см h6,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>713</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I17" s="10">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>95001117</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JQ-PS037</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 150 мл Coffee Classic Art d 5,9/5,6 см h6,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>493</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280291</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>D000910-150-0.7</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 175 мл Coffee Classic d 6 см h6,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>549</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81241021</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>SG-80651</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 200 мл Coffee RD Slope d 7,3/6,5 см h8,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1353</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81244017</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>SG-94651</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 200 мл Coffee RD Slope Vintage d 7,3/ 6,8 см h8,2 см  нерж. P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3998,51 +3998,51 @@
           <t>90000027</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JQ-PS038/90000127</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 225 мл Coffee Classic Art d 6,6/5,9 см h8,1 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>537</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81004809</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>33121Q</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 280 мл Coffee LRD d 6,7/5,5 см h9,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4100,153 +4100,153 @@
           <t>30000016</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S0011</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл + термометр Coffee Classic PRO d 7,7/6,6 см h9,1 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1346</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>30000022</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>D002680-350</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic Art d 7,6/6,4 см h9,2 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1557</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>1012</v>
       </c>
       <c r="I26" s="10">
         <v>150</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>95001216</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JQ-PS039A</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic Art d 7,7 см h9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>617</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>2416</v>
+        <v>2310</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280292</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>D000910-350-0.7</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h 9,3 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>673</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280297</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>D000910-350-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Coffee Classic d 7,7 см h9,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4270,187 +4270,187 @@
           <t>81259193</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>D002277-350ML</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Latte Pro Color Antique d 7,7/6,7 см h9,2 см нерж. цвет антик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1357</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>30000021</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>D000881</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Latte Pro Color Итальянский d 7,5/6,6 см h10,3 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>2160</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81259191</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>D001620-350ML</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Latte Pro d 7,8 см h9,2 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>573</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>249</v>
+        <v>190</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81259195</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S0023-1-350ML</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Latte Pro X d 7,7/5,7 см h10,4 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1837</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I33" s="10">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>30000020</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>D000882-350-1</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 350 мл Latte Pro Итальянский d 7,7 см h10,3 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1443</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>937</v>
       </c>
       <c r="I34" s="10">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>1847320</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>1847320</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 360 мл Coffee Classic Color черный нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4505,51 +4505,51 @@
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>99000052</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>H0072B</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 400 мл Coffee RD d 7,9/8 см h10,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>860</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>559</v>
       </c>
       <c r="I37" s="10">
         <v>542</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81253305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>D000884</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 400 мл Latte Pro Slope d 8/6,8 см h11 см см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
@@ -4576,85 +4576,85 @@
           <t>81280296</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>D000822-2-400</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 450 мл Latte Pro Slope d 8,1 см h11,3 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1213</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280293</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>D000910-480</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 480 мл Coffee Classic d 8,3 см h10,6 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>729</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>473</v>
       </c>
       <c r="I40" s="10">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>30000024</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>D002566</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 480 мл с инд. темп. Coffee Classic Pro d 8,3/7,1 см h10,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4709,85 +4709,85 @@
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81280369</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>S0427</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Coffee Art d 9,8 см h11,5 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1117</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>726</v>
       </c>
       <c r="I43" s="10">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81250095</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>MLK6/8</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Coffee Classic Art d 8,7/7,2 см h10,6 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2537</v>
       </c>
       <c r="H44" s="9">
-        <v/>
+        <v>1649</v>
       </c>
       <c r="I44" s="10">
         <v>553</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>94000012</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>13021</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Coffee LRD нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
@@ -4848,85 +4848,85 @@
           <t>81253312</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>D000881</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,5 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2230</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81280301</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>D000882-500-1</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,6 см черный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1937</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81280300</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>D000882-500-1-COLOR</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 500 мл Latte Pro Color Итальянский d 8,5 см h11,7 см красный цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4950,51 +4950,51 @@
           <t>81280441</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>D000821-6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл "Black Pattern" Coffee Classic Color d 9,3 см h11,2 см черный нерж. Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>2903</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81250126</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>GS-MC013WT</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл "Киса" Coffee Classic Color d 9,2/7,9 см h11,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5052,323 +5052,323 @@
           <t>30000017</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>S0011</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл + термометр Coffee Classic PRO d 9,2/8,1 см h11,1 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1452</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81280381</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>S0563-1</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Art d 9,2 см h11,6 см стекло с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1178</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>95001217</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>JQ-PS040A</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Art d 9,3 см h10,9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>837</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>3383</v>
+        <v>3325</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81280295</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>D001859-600</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color d 9,2 см h11,3 см цвет розовое золото нерж. Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1437</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>80000256</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C(желт.)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color d 9,2/8 см h11,2 см желтый нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1361</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>884</v>
       </c>
       <c r="I57" s="10">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>80000263</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C(золот.)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color золотой d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>1361</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>80000255</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color красный d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1361</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>80000254</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color оранжевый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1361</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>884</v>
       </c>
       <c r="I60" s="10">
-        <v>2839</v>
+        <v>2830</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>80000272</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>JQ-PS134C(фиолет.)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color фиолетовый d 9,2/8 см h11,2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1361</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>884</v>
       </c>
       <c r="I61" s="10">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>80000244</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>JQ-PS133C</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic Color черный d 9,3/8 см h11,3 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5460,85 +5460,85 @@
           <t>81280298</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>D000910-600-1</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,1 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1013</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81280294</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>D000910-600-0.7</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic d 9,2 см h11,4 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>837</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81250128</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>GS-MC5013H</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee Classic нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5627,258 +5627,258 @@
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>99000053</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>H0072C</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Coffee RD d 8,9 см h11,9 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>992</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>644</v>
       </c>
       <c r="I70" s="10">
         <v>720</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81280485/LHG-8G</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>FLHG025</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл COLOR LATTE ART серый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>4278</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>2780</v>
       </c>
       <c r="I71" s="10">
         <v>56</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81280486/LHG-8W</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>FLHG024</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл LATTE COLOR ART белый матовый d 9,2/7,9 см h11,2 см нерж. ZeroHero</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>4278</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>2780</v>
       </c>
       <c r="I72" s="10">
         <v>57</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81259194</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>D002277-600ML</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Color Antique d 9,3/8 см h11,2 см нерж. цвет антик Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1647</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>30000018</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>S0008</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно медный цвет d 9,9/7,5 см h12,6 см нерж. </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>2230</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>1449</v>
       </c>
       <c r="I74" s="10">
         <v>241</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>30000019</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>S0008</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Color Slope скошенное дно хамелеон d 9,9/7,5 см h12,6 см нерж. </t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>2230</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>1449</v>
       </c>
       <c r="I75" s="10">
         <v>209</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81259192</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>D001620-600ML</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro d 9,3 см h11,3 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>713</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81253306</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>D000884</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Slope d 9,2/9,5 см h12,4 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -5899,51 +5899,51 @@
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81253308</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>S0008</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Slope скошенное дно d 9,9/7,5 см h12,6 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1946</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>1264</v>
       </c>
       <c r="I78" s="10">
         <v>247</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81259196</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>S0023-1-600ML</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro X d 9,5/8,8 см h12 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
@@ -5970,289 +5970,289 @@
           <t>81250129</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>D000882-500-1</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл Latte Pro Итальянский d 8,5/8,7 см h11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1537</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>30000025</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>D002566</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл с инд. темп. Coffee Classic Pro d 9,3/8 см h11 см нерж. Barbossa</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>4457</v>
       </c>
       <c r="H81" s="9">
-        <v/>
+        <v>2897</v>
       </c>
       <c r="I81" s="10">
         <v>26</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>81253303</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>D002566-600ML</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 600 мл с инд. темп. Latte Pro Color черный тефлон d 9,3/8 см h11 см нерж.</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>5063</v>
       </c>
       <c r="H82" s="9">
-        <v/>
+        <v>3290</v>
       </c>
       <c r="I82" s="10">
         <v>11</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>99002180</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>GS-MC4304M</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 700 мл Coffee RD d 10,5/9,8 см h11,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>1062</v>
       </c>
       <c r="H83" s="9">
-        <v/>
+        <v>690</v>
       </c>
       <c r="I83" s="10">
         <v>261</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>95001118</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>JQ-PS087</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 700 мл Coffee RD Slope d 10,6/9,8 см h12,8 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>729</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>473</v>
       </c>
       <c r="I84" s="10">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>30000023</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>D000881</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 750 мл Latte Pro Color Итальянский d 9,4/8,2 см h13,3 см золотой цвет нерж. Barbossa</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>2451</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>1593</v>
       </c>
       <c r="I85" s="10">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81280227</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>JQ-PS1311</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Питчер молочник 900 мл Latte Pro d 10,6 h12,7 см нерж. с мерн. риск. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>937</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81253319</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>S0017</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 11 см Латте-Арт P.L.-Barbossa</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>1254</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81250124</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>GS-CT804</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 13,5 см Латте-Арт P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6276,74 +6276,74 @@
           <t>30000045</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>S0189</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования 15,7 см Латте-Арт P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>928</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81280333</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>D002121</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Ручка этчер для кофейного декорирования набор 3шт 20,8 см нерж. Латте-Арт P.L. Barbossa</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>2487</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>1616</v>
       </c>
       <c r="I90" s="10">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J90" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>