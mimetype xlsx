--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:01</t>
+          <t>Прайс актуален на 23.10.2026 22:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1360,71 +1360,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>350</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222541</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PI113-BK</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Поднос 41,3*30,5*2 см черный Fast-Food пластик P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>370</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>240</v>
       </c>
       <c r="I11" s="10">
-        <v>2518</v>
+        <v>1800</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90001001/Green</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JD-1418</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Поднос 44,5*34,5*2,3 см зеленый Fast-Food пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1462,71 +1462,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>453</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222540</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-PI112-BK</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Поднос 44,5*34,5*2,5 см черный Fast-Food пластик P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>473</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>478</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>900010604</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>0812</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Поднос 45,5*35,6*2,2 см красный Fast-Food пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1547,122 +1547,122 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81249835</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>PTS70</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>14029</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>9118</v>
       </c>
       <c r="I16" s="10">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200242</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>PTR-18</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>6387</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240394</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTR-12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>5283</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200190</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>TSW-38</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1720,51 +1720,51 @@
           <t>90001152</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JQ-OT515</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 52,8*35*74,5 см, нерж. (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>5737</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259298</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для сумки 30*36*35 см дерево/ткань P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>