--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:01</t>
+          <t>Прайс актуален на 25.10.2026 05:08</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1375,187 +1375,187 @@
           <t>81259107</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>BRTY0033</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 30 см круглый нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3247</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>900010606</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>1300СT</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 32 см h4 см круглый черный "Пивной" пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>365</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222503</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRTY0035 SUB</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 34 см h2,3 см круглый нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>3170</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>90001062</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>1400CT-BROWN</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 36 см круглый коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>387</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1319</v>
+        <v>1113</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001057</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>1400CT- BLACK</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 36 см круглый черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>387</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>432</v>
+        <v>172</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>900010607</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>1400CT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 36,5 см h4 см круглый черный "Пивной" пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1579,221 +1579,221 @@
           <t>90001063</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1600CT- BROWN</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 40 см круглый коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>537</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2043</v>
+        <v>1675</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>90001058</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>1600CT- BLACK/MPE1600</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 40 см круглый черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1916</v>
+        <v>1405</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>90001064</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>1216CT- BROWN</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 40*30*2 см прямоуг. коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>493</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2107</v>
+        <v>1857</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>90001059</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>1216 BLACK</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 40*30*2 см прямоуг. черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>493</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>320</v>
       </c>
       <c r="I15" s="10">
-        <v>2593</v>
+        <v>2515</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90001065</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>1418CT- BROWN</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 45*35*2 см прямоуг. коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>583</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>90001060</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>1418 BLACK</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 45*35*2 см прямоуг. черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>583</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2731</v>
+        <v>2682</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90001061</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>1520 BLACK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный 50*38 см прямоуг. черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1817,51 +1817,51 @@
           <t>90001066</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>1100CT- BROWN</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный полностью 28 см круглый коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>307</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>881</v>
+        <v>834</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>90001089</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>1100 СТ BLACK</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный полностью 28 см круглый черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2055,74 +2055,74 @@
           <t>90001093</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>2700 CT BROWN</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный полностью 65*56*2 см овальный коричневый пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1797</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>90001070</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>2700-CT  BLACK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Поднос прорезиненный полностью 65*56*2 см овальный черный пластик P.L. - BarWare</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1797</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="J27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>