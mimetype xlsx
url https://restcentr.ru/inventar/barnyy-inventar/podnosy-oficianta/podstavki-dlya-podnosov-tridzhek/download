--- v0 (2026-06-10)
+++ v1 (2026-10-24)
@@ -788,51 +788,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:01</t>
+          <t>Прайс актуален на 25.10.2026 00:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -877,122 +877,122 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81249835</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>PTS70</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>14029</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>9118</v>
       </c>
       <c r="I6" s="10">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200242</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>PTR-18</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>6387</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240394</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTR-12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5283</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200190</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TSW-38</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1050,51 +1050,51 @@
           <t>90001152</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-OT515</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 52,8*35*74,5 см, нерж. (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>5737</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81259298</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для сумки 30*36*35 см дерево/ткань P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>