--- v0 (2026-06-13)
+++ v1 (2026-11-08)
@@ -1613,51 +1613,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 14:33</t>
+          <t>Прайс актуален на 08.11.2026 18:42</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1736,54 +1736,54 @@
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81243088</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JD-86219</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер на 4 отделения для пищевых ингредиентов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4473</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>2907</v>
       </c>
       <c r="I7" s="10">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81200223</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>SPR-MS</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Крепеж для барных подставок, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1841,255 +1841,255 @@
           <t>9993107</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>SPR-42S  (БАР)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Подставка барная на 10 бутылок, 107*10,5*15,5 см, нержавейка, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>4437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>9993812</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>SPR-32D  (БАР)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Подставка барная на 16 бутылок, 2 яруса, 81*21*25 см, нержавейка, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>6937</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>4509</v>
       </c>
       <c r="I11" s="10">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>9993560</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>SPR-22S  (БАР)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Подставка барная на 6 бутылок, 56*10,5*15,5 см, нержавейка, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2783</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>9993810</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>SPR-32S  (БАР)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Подставка барная на 8 бутылок, 81*10,5*15,5 см, нержавейка, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3573</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>9993127</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SPR-42D  (БАР)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Подставка барная, 2 яруса, на 20 бутылок, 107*21*25 см, нержавейка, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>7737</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>5029</v>
       </c>
       <c r="I14" s="10">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81230102</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>4189</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Подставка для бутылок 1883 Лесенка на 4шт 1883-P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2100</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81230101</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>3138</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Подставка для бутылок 1883 Лесенка на 6шт 1883-P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>3137</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200121</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>93627DW (кор=8шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Подставка для переноски бутылок 21*14 см, 6 ячеек 8*7,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2144,156 +2144,156 @@
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>95001257</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>C03020</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Подставка плетеная для вина, 23*11,5*9 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>307</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I19" s="10">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>90001119</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>ZR 977</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Подставка под бутылку, металл, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>283</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>183</v>
       </c>
       <c r="I20" s="10">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280421</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>S0565-4</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>6283</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81243090</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JD-86217</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20,5*20,5*49,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>4637</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>3014</v>
       </c>
       <c r="I22" s="10">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81280419</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>S0565-5</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2317,51 +2317,51 @@
           <t>81243093</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JD-86228</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*15,5*42 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>4417</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81280420</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>S0565-3</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2399,374 +2399,374 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>6177</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81221534</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86229</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*20*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1613</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280418</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>S0565-2</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>9453</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280417</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S0565-1</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>11073</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81243089</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JD-86216</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 35,5*26,5*31 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>5376</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81243091</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JD-86256</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 38*11*45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>4013</v>
+        <v>3924</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81243092</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>JD-86234</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 40,5*20*40 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>7137</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81221535</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>JD-86231</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 41*21*22 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>3697</v>
+        <v>3856</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81279083</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86255</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 43*10,7*46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1587</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81279084</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86238</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для хранения одноразовых стаканов 58*19,8*20,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>12157</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>7902</v>
       </c>
       <c r="I35" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81250177</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>LD002</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стойка для бутылок с подсветкой The Bars</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>58148</v>
       </c>
       <c r="H36" s="9">
-        <v/>
+        <v>37796</v>
       </c>
       <c r="I36" s="10">
         <v>1</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81250080</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Ящик для презентаций на 8 бут. 36*18,3см дерево 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">