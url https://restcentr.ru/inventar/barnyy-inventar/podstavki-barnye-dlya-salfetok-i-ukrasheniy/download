--- v0 (2026-06-07)
+++ v1 (2026-10-21)
@@ -689,51 +689,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 20:05</t>
+          <t>Прайс актуален на 22.10.2026 00:41</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -761,85 +761,85 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222459</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0009 SUB</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-1" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1637</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222460</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0010 SUB</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-2" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1637</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>343</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
@@ -849,51 +849,51 @@
           <t>90000020</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JD-BC / JW-BC / JQ-B024 /</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,7*10,5 см черная P.L. - BarWare</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>733</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>599</v>
+        <v>863</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81250238</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>B001O</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений оранжевая The Bars</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>