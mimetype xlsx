--- v0 (2026-06-18)
+++ v1 (2026-10-24)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 18.06.2026 22:27</t>
+          <t>Прайс актуален на 24.10.2026 23:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1245,85 +1245,85 @@
           <t>81259127</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CPWS0005</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Помпа для вина + 2 пробки вакуумные B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>637</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>572</v>
+        <v>527</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81259128</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>CPWS0006</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Помпа для вина + 2 пробки вакуумные B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>723</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>482</v>
+        <v>440</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001122</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>ZR 814/2001 (бар)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пробка вакуумная для вина (помпа арт. 90001123) набор 2 шт P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1381,255 +1381,255 @@
           <t>81259125</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>CPWS0003</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пробка вакуумная для вина набор 2шт P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>253</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1793</v>
+        <v>1456</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259129</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>CPWS0007</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пробка для бутылки нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>743</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>365</v>
+        <v>344</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259124</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>CPWS0002</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пробка для бутылки пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>191</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>124</v>
       </c>
       <c r="I14" s="10">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>90001120</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>ZR 801/0301 (БАР)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Пробка для бутылки с рычагом набор 2 шт P.L. - BarWare</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>242</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222509</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPWS0001-GP SUB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см золото нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>673</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I16" s="10">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81222508</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPWS0001-CP SUB</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>673</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>437</v>
       </c>
       <c r="I17" s="10">
-        <v>2930</v>
+        <v>2922</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81211698</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>CPWS0001-SS SUB</t>
+          <t>CPWS0001</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского d 3,3 см h5,5 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>357</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2112</v>
+        <v>1198</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>90001121</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>ZR255</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1687,40 +1687,40 @@
           <t>81259126</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CPWS0004</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Пробка для шампанского нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>437</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2768</v>
+        <v>2730</v>
       </c>
       <c r="J21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>