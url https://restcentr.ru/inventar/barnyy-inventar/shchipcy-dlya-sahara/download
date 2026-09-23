--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1250,51 +1250,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:20</t>
+          <t>Прайс актуален на 23.09.2026 04:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1322,105 +1322,105 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240499</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TNG14</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>347</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99003509</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S007-7 (кор=480шт)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 10,5 см М188 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>90</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>4762</v>
+        <v>3630</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99000087</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TNG17</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1458,105 +1458,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>90</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240870</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SUGT-04 (HONRI)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 11,4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>123</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81203878</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TNG69</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>317</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>886</v>
+        <v>576</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81200348</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>KXB-A7011 (бар)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 12,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>290</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240391</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT-7TD</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 17,5 см нерж. "Лапка" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>247</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
@@ -1730,71 +1730,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81222447</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>IT.02.0265/IT658 KLP</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 20,2 см нерж. ЛАПКА MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1737</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>90001159</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JHB141-8.5 / (Кор=240)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 21 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1852,51 +1852,51 @@
           <t>81200665</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>TNG75</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>493</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>231</v>
+        <v>171</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>99002079</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>SS-UTL-220</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Щипцы для льда и сахара 22 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2022,40 +2022,40 @@
           <t>81200345</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>KXB-A7023 (бар)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Щипцы для сахара 16 см нерж. Kingtex P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>290</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>1570</v>
+        <v>1456</v>
       </c>
       <c r="J26" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>