--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -256,52 +256,50 @@
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
                                 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
                                 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
                                 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
                                 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
                                 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
                                 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
                                 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
                                 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
                                 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
                                 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
                                 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
                                 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
                                 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
                                 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
                                 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
                                 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
                                 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
-                                <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
-                                <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2690,114 +2688,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Image77"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId77"/>
-        <a:stretch>
-[...62 lines deleted...]
-        <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3071,78 +3005,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J82"/>
+  <dimension ref="A2:J80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 18:05</t>
+          <t>Прайс актуален на 23.09.2026 13:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3170,119 +3104,119 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240805</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSB118AE</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,55 л d 8,6 см h13 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>847</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81259240</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0039</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л Бостон Butterfly нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>2773</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>282</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81259239</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0038</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л Бостон Череп Skull нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2593</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>275</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
@@ -3292,2522 +3226,2454 @@
           <t>90001041</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-B060  /  JW-BSK</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2193</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001043</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JQ-B061R (красн)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л нерж. с винил. покрытием красный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1658</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240806</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSB300AE</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,9 л d 9,2 см h17,7 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>917</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81230106</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>5081</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,45 л стекло 1883 Maison Routin</t>
+          <t>Стакан смесительный для шейкера 450 мл стекло 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>208</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>30000285</t>
+          <t>900010612</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>MXGS0001</t>
+          <t>198114  (БАР)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,45 л стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,3 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>317</v>
+        <v>1468</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6540</v>
+        <v>166</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81260124</t>
+          <t>81259262</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>XLY15016</t>
+          <t>CTSK0029-GP</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Стакан смесительный для шейкера 0,47 л стекло P.L. BarWare</t>
+          <t>Шейкер 0,35 л Bossa Nova Luxury золото нерж/стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>273</v>
+        <v>2637</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>5988</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>900010612</t>
+          <t>81259116</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>198114  (БАР)</t>
+          <t>CTSK0024-SS</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,3 л нерж. P.L. - BarWare &amp; REG</t>
+          <t>Шейкер 0,35 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1468</v>
+        <v>1548</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>168</v>
+        <v>79</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81259262</t>
+          <t>90001110</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSD12</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,35 л Bossa Nova Luxury золото нерж/стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,35 л нерж. P.L.-Bar Ware</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2637</v>
+        <v>773</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81259116</t>
+          <t>81200359</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>CTSK0024-SS</t>
+          <t>KXB-C2024 (бар)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,35 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,4 л нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1548</v>
+        <v>1105</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>90001110</t>
+          <t>81200346</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>CSD12</t>
+          <t>KXCB-C2024 (бар)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,35 л нерж. P.L.-Bar Ware</t>
+          <t>Шейкер 0,4 л нерж. с медным покрытием P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>773</v>
+        <v>1586</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81200359</t>
+          <t>90001111</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>KXB-C2024 (бар)</t>
+          <t>CSD16</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,4 л нерж. P.L. - Kingtex</t>
+          <t>Шейкер 0,48 л нерж. P.L.-Bar Ware</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1105</v>
+        <v>837</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>507</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81200346</t>
+          <t>81222422</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>KXCB-C2024 (бар)</t>
+          <t>SK854-20/CS.02.0639KLP</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,4 л нерж. с медным покрытием P.L. - Kingtex</t>
+          <t>Шейкер 0,5 л "LONDON" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1586</v>
+        <v>4053</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>23</v>
+        <v>499</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>90001111</t>
+          <t>81222421</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>CSD16</t>
+          <t>SK854-20/CS.02.0638 KLP</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,48 л нерж. P.L.-Bar Ware</t>
+          <t>Шейкер 0,5 л "ROME" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>837</v>
+        <v>4053</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>515</v>
+        <v>498</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81222422</t>
+          <t>81211701</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0016-SS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "LONDON" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л "Токио" нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>4053</v>
+        <v>2237</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>499</v>
+        <v>59</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81222421</t>
+          <t>3020718</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L0063</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "ROME" нерж. c рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Bomber бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>4053</v>
+        <v>3653</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>498</v>
+        <v>4</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81211701</t>
+          <t>3020720</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>CTSK0016-SS</t>
+          <t>L0065</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л "Токио" нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Bomber золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>2237</v>
+        <v>3653</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>3020718</t>
+          <t>3020719</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>L0063</t>
+          <t>L0064</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Bomber бронза нерж. Lumian</t>
+          <t>Шейкер 0,5 л Bomber черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3653</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>3020720</t>
+          <t>81259236</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>L0065</t>
+          <t>CTSK0032-SS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Bomber золото нерж. Lumian</t>
+          <t>Шейкер 0,5 л Floral Japaness нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>3653</v>
+        <v>3737</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>3</v>
+        <v>141</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>3020719</t>
+          <t>81259235</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>L0064</t>
+          <t>CTSK0031-SS</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Bomber черный нерж. Lumian</t>
+          <t>Шейкер 0,5 л Floral Palacio нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3653</v>
+        <v>3637</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1</v>
+        <v>134</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81259236</t>
+          <t>81259242</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0041</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Floral Japaness нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Jerry Thomas Cobbler нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>3737</v>
+        <v>3147</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81259235</t>
+          <t>81259089</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>CTSK0031-SS</t>
+          <t>L0382</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Floral Palacio нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Kenta Leonardo серебро нерж. Lumian</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>3637</v>
+        <v>5577</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81259242</t>
+          <t>3020723</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>L0284</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Jerry Thomas Cobbler нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л Kenta бронза нерж. Lumian</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>3147</v>
+        <v>4387</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>178</v>
+        <v>1</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81259089</t>
+          <t>3020730</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>L0382</t>
+          <t>L0282</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Kenta Leonardo серебро нерж. Lumian</t>
+          <t>Шейкер 0,5 л Kenta золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>5577</v>
+        <v>4387</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>3020723</t>
+          <t>3020731</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>L0284</t>
+          <t>L0283</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Kenta бронза нерж. Lumian</t>
+          <t>Шейкер 0,5 л Kenta медь нерж. Lumian</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4387</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>3020730</t>
+          <t>3020724</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>L0282</t>
+          <t>L0209</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Kenta золото нерж. Lumian</t>
+          <t>Шейкер 0,5 л Kenta черный нерж. Lumian</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>4387</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>3020731</t>
+          <t>81259261</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>L0283</t>
+          <t>CTSK0016-CP</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Kenta медь нерж. Lumian</t>
+          <t>Шейкер 0,5 л Tokio медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>4387</v>
+        <v>2973</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>3020724</t>
+          <t>81259198</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>L0209</t>
+          <t>D002274-500ML</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Kenta черный нерж. Lumian</t>
+          <t>Шейкер 0,5 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>4387</v>
+        <v>983</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1</v>
+        <v>124</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81259261</t>
+          <t>81259117</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0025-SS</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л Tokio медь нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. d 8,4/5,3 см h21 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2973</v>
+        <v>2848</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81259198</t>
+          <t>99000190</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>D002274-500ML</t>
+          <t>CSD20/ ZR 775</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. d 8,5 см h22 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>983</v>
+        <v>897</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>144</v>
+        <v>375</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81259117</t>
+          <t>900010611</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>CTSK0025-SS</t>
+          <t>198113  (БАР)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. d 8,4/5,3 см h21 см B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>2848</v>
+        <v>1643</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>99000190</t>
+          <t>900010614</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>CSD20/ ZR 775</t>
+          <t>19920  (БАР)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. d 8,5 см h22 см P.L. Proff Cuisine</t>
+          <t>Шейкер 0,5 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>897</v>
+        <v>1351</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>397</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>900010611</t>
+          <t>81200395</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>198113  (БАР)</t>
+          <t>KXB-C2044E (бар)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. P.L. - BarWare &amp; REG</t>
+          <t>Шейкер 0,5 л нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1643</v>
+        <v>996</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>900010614</t>
+          <t>81250328</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>19920  (БАР)</t>
+          <t>TIN06S</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. P.L. - BarWare &amp; REG</t>
+          <t>Шейкер 0,5 л нерж. USAGI The Bars </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>The Bars</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1351</v>
+        <v>3096</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81200395</t>
+          <t>81211707</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>KXB-C2044E (бар)</t>
+          <t>CTSK0005-GP</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. P.L. - Kingtex</t>
+          <t>Шейкер 0,5 л нерж. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>996</v>
+        <v>2832</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81250328</t>
+          <t>81211700</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>TIN06S</t>
+          <t>CTSK0005-CP</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. USAGI The Bars </t>
+          <t>Шейкер 0,5 л нерж. медный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>The Bars</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>3096</v>
+        <v>2791</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81211707</t>
+          <t>81250136</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-GP</t>
+          <t>GS-S5016PC</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. золотой цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. с РС-обработкой B'Guys P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2832</v>
+        <v>1709</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>62</v>
+        <v>218</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81211700</t>
+          <t>81211708</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-CP</t>
+          <t>CTSK0005-PC-MTB</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. медный цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,5 л нерж. черный-матовый цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>2791</v>
+        <v>3237</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81250136</t>
+          <t>3020775</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>GS-S5016PC</t>
+          <t>L0104</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. с РС-обработкой B'Guys P.L. Proff Cuisine</t>
+          <t>Шейкер 0,55 л Chrono золото нерж. Lumian</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1709</v>
+        <v>3507</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>220</v>
+        <v>1</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81211708</t>
+          <t>3020767</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>CTSK0005-PC-MTB</t>
+          <t>L0101</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,5 л нерж. черный-матовый цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,55 л Chrono хром нерж. Lumian</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>3237</v>
+        <v>2973</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>3020775</t>
+          <t>81259092</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>L0104</t>
+          <t>L0385</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,55 л Chrono золото нерж. Lumian</t>
+          <t>Шейкер 0,55 л Cromo Leonardo Parisienne нерж. Lumian</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>3507</v>
+        <v>6482</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>3020767</t>
+          <t>81259033</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>L0101</t>
+          <t>CS256</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,55 л Chrono хром нерж. Lumian</t>
+          <t>Шейкер 0,65 л нерж. Vintage B'Guys P.L.-BarWare</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>2973</v>
+        <v>2094</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>25</v>
+        <v>947</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81259092</t>
+          <t>81222423</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>L0385</t>
+          <t>CS.02.0637/SK8053-17KLP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,55 л Cromo Leonardo Parisienne нерж. Lumian</t>
+          <t>Шейкер 0,7 л Бостон "PARTY" нерж. с рисунком утяжеленный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>6482</v>
+        <v>4473</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>10</v>
+        <v>492</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81259033</t>
+          <t>81259238</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>CS256</t>
+          <t>CTSK0036</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,65 л нерж. Vintage B'Guys P.L.-BarWare</t>
+          <t>Шейкер 0,7 л Бостон Butterfly нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>2094</v>
+        <v>2973</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>951</v>
+        <v>275</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81222423</t>
+          <t>81259256</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0037</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон "PARTY" нерж. с рисунком утяжеленный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Hawaii Tin нерж с покрытием B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>4473</v>
+        <v>3997</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>493</v>
+        <v>330</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81259238</t>
+          <t>81259241</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0040</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Butterfly нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон Jerry Thomas Tin On Tin нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>2973</v>
+        <v>3789</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>275</v>
+        <v>192</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81259256</t>
+          <t>81259130</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0001-CP</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Hawaii Tin нерж с покрытием B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>3997</v>
+        <v>2697</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81259241</t>
+          <t>81200347</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KXC-0004B (бар)</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Jerry Thomas Tin On Tin нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>3789</v>
+        <v>1080</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81259130</t>
+          <t>81211699</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>CTSK0001-CP</t>
+          <t>CTSK0001-SS</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>2697</v>
+        <v>1789</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81200347</t>
+          <t>81211711</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>KXC-0004B (бар)</t>
+          <t>CTSK0014-SS</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж с медным покрытием + стекло P.L. Proff Cuisine</t>
+          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>1080</v>
+        <v>2793</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81211699</t>
+          <t>81240366</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>CTSK0001-SS</t>
+          <t>TOTS03</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>1789</v>
+        <v>939</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>374</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81211711</t>
+          <t>81200394</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>CTSK0014-SS</t>
+          <t>KXG0004 (бар)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. с золотым покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>2793</v>
+        <v>1842</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81240366</t>
+          <t>81211710</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>TOTS03</t>
+          <t>CTSK0027-SS</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>939</v>
+        <v>3673</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>0</v>
+        <v>243</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81200394</t>
+          <t>81259263</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>KXG0004 (бар)</t>
+          <t>CTSK0030-SS</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. с золотым покрытием P.L. Proff Cuisine</t>
+          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1842</v>
+        <v>3673</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81211710</t>
+          <t>81230103</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-SS</t>
+          <t>5016</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. черный цвет 1883 Maison Routin</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>1883 Maison Routin</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>3673</v>
+        <v>3173</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81259263</t>
+          <t>81211709</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0013-GMP</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. с рисунком B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л Бостон нерж. черный цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>3673</v>
+        <v>3273</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>180</v>
+        <v>51</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81230103</t>
+          <t>81259237</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>5016</t>
+          <t>CTSK0035</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. черный цвет 1883 Maison Routin</t>
+          <t>Шейкер 0,7 л Бостон Череп Skull нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>1883 Maison Routin</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>3173</v>
+        <v>2793</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>152</v>
+        <v>270</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81211709</t>
+          <t>81261071</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>CTSK0013-GMP</t>
+          <t>115846С</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон нерж. черный цвет B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л нерж. Basic Bar Schott Zwiesel </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>3273</v>
+        <v>1961</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81259237</t>
+          <t>900010610</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CSD24</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л Бостон Череп Skull нерж с покрытием + стекло B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,7 л нерж. P.L. - BarWare &amp; REG</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2793</v>
+        <v>953</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>271</v>
+        <v>445</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81261071</t>
+          <t>81200358</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>115846С</t>
+          <t>KXB-A2091 (бар)</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л нерж. Basic Bar Schott Zwiesel </t>
+          <t>Шейкер 0,7 л нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Zwiesel Glas (Schott Zwiesel)</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>1961</v>
+        <v>1337</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>900010610</t>
+          <t>81200370</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>CSD24</t>
+          <t>KXB-C2024C (бар)</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л нерж. P.L. - BarWare &amp; REG</t>
+          <t>Шейкер 0,7 л нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>953</v>
+        <v>1307</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>456</v>
+        <v>0</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81200358</t>
+          <t>81259085</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>KXB-A2091 (бар)</t>
+          <t>L0378</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л нерж. P.L. - Kingtex</t>
+          <t>Шейкер 0,75 л Бостон Yokai Leonardo нерж. Lumian</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Lumian</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>1337</v>
+        <v>7714</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>186</v>
+        <v>2</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81200370</t>
+          <t>81259260</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>KXB-C2024C (бар)</t>
+          <t>CTSK0013-CP</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,7 л нерж. P.L. - Kingtex</t>
+          <t>Шейкер 0,75 л Бостон медь нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1307</v>
+        <v>3174</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81259085</t>
+          <t>81259115</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>L0378</t>
+          <t>CTSK0013-AT</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон Yokai Leonardo нерж. Lumian</t>
+          <t>Шейкер 0,75 л Бостон нерж. "Antique Copper" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>Lumian</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>7714</v>
+        <v>3573</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81259260</t>
+          <t>81259259</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0013-SS</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон медь нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>3174</v>
+        <v>2293</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>185</v>
+        <v>413</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81259115</t>
+          <t>81259121</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>CTSK0013-AT</t>
+          <t>CTSK0027-GP</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. "Antique Copper" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. золото с рисунком "Графити-3" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>3573</v>
+        <v>4529</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81259259</t>
+          <t>81259120</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSK0027-CP</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. медный с рисунком "Графити-2" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>2293</v>
+        <v>4496</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>454</v>
+        <v>14</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81259121</t>
+          <t>81259119</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-GP</t>
+          <t>CTSK0028-SS</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. золото с рисунком "Графити-3" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. с рисунком "Графити-1" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>4529</v>
+        <v>3673</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>12</v>
+        <v>220</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81259120</t>
+          <t>81259122</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-CP</t>
+          <t>CTSK0027-GMP</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. медный с рисунком "Графити-2" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л Бостон нерж. с рисунком черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>4496</v>
+        <v>4573</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81259119</t>
+          <t>81259199</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>CTSK0028-SS</t>
+          <t>D002274-750ML</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. с рисунком "Графити-1" B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,75 л нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>3673</v>
+        <v>1083</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>222</v>
+        <v>53</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81259122</t>
+          <t>81259200</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>CTSK0027-GMP</t>
+          <t>S0126</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л Бостон нерж. с рисунком черный B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,78 л Бостон нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>4573</v>
+        <v>1587</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81259199</t>
+          <t>81259118</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>D002274-750ML</t>
+          <t>CTSK0026-SS</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,75 л нерж. B'Guys P.L.- Barbossa</t>
+          <t>Шейкер 0,8 л нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>1083</v>
+        <v>1911</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81259200</t>
+          <t>81261072</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>S0126</t>
+          <t>115847С</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Шейкер 0,78 л Бостон нерж. P.L.- Barbossa</t>
+          <t>Шейкер 0,85 л Бостон хр.стекло + нерж. Basic Bar Schott Zwiesel   </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Zwiesel Glas (Schott Zwiesel)</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1587</v>
+        <v>2367</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
-    </row>
-[...66 lines deleted...]
-      <c r="J82" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>