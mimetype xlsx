--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 19:48</t>
+          <t>Прайс актуален на 22.09.2026 16:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1058,139 +1058,139 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222424</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SS1.02.1275/MC085-18-1KLP</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл "MIXOLOGY" d 8,3 см h11,6 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2937</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>30000290</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>MXGS0018-SS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3470</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000287</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MXGS0013</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1826</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000289</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-GP</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло золотой с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1214,119 +1214,119 @@
           <t>30000288</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-CP</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло медный с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2369</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222469</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MXGS0025 SUB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 620 мл "MIXOLOGY" d 8,3 см h13,5 см с рисунком стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1873</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269503</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BA05-9</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл d 9,5 см h15,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1903</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81262140</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>26524020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл хр.стекло Luxion Combo RCR  </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1364,162 +1364,162 @@
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1589</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222470</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MXGS0026 SUB</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 720 мл "MIXOLOGY" d 9,3 см h19 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1237</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>30000286</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>MXGS0006</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 750 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1714</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269502</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BA03-4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 780 мл d 8,8 см h14,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1903</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90001042</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BS300VBLK/ JQ-B061BK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л. нерж. с винил. покрытием черный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2198</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>