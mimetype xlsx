--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 22.09.2026 16:04</t>
+          <t>Прайс актуален на 07.11.2026 05:27</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1075,156 +1075,156 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222424</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>SS1.02.1275/MC085-18-1KLP</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл "MIXOLOGY" d 8,3 см h11,6 см нерж. с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>2937</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>1909</v>
       </c>
       <c r="I6" s="10">
         <v>520</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>30000290</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>MXGS0018-SS</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 500 мл нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3470</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000287</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MXGS0013</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1826</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>30000289</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-GP</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло золотой с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2369</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>1539</v>
       </c>
       <c r="I9" s="10">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>30000288</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MXGS0015-CP</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 600 мл стекло медный с рисунком B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1248,85 +1248,85 @@
           <t>81222469</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>MXGS0025 SUB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 620 мл "MIXOLOGY" d 8,3 см h13,5 см с рисунком стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1873</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81269503</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>BA05-9</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл d 9,5 см h15,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1903</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>1236</v>
       </c>
       <c r="I12" s="10">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81262140</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>26524020006</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 650 мл хр.стекло Luxion Combo RCR  </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>RCR Cristalleria Italiana</t>
         </is>
@@ -1415,111 +1415,111 @@
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>30000286</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>MXGS0006</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 750 мл стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1714</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1114</v>
       </c>
       <c r="I16" s="10">
         <v>286</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81269502</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>BA03-4</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Стакан для смешивания 780 мл d 8,8 см h14,5 см стекло B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1903</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90001042</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BS300VBLK/ JQ-B061BK</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Стакан для шейкера 0,7 л. нерж. с винил. покрытием черный P.L. - BarWare</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2198</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>