--- v0 (2026-06-19)
+++ v1 (2026-09-29)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 19.06.2026 20:37</t>
+          <t>Прайс актуален на 29.09.2026 17:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1078,51 +1078,51 @@
           <t>81280225</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JQ-OT373A</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка стакан для посыпок d 5,8 см h7,9 см с мелкой сеткой нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>487</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81270241</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>DR-01S/DRG10</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка стакан для посыпок d 7 см h10 см 300 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1180,51 +1180,51 @@
           <t>92001430</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-OT375</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Банка стакан для посыпок d 7 см h12,5 см с мелкой сеткой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1159</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>180</v>
+        <v>117</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99002094</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>DRG15M</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Банка стакан для посыпок d 7 см h13,5 см 400 мл с мелкой сеткой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1282,51 +1282,51 @@
           <t>81280226</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-OT378A</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка стакан для посыпок d 7,1 см h8,2 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>487</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>553</v>
+        <v>509</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81250135</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>GS-CM301</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Трафарет декоратор 73*123 набор нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>