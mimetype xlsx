--- v0 (2026-06-11)
+++ v1 (2026-09-28)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 18:18</t>
+          <t>Прайс актуален на 28.09.2026 12:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1091,289 +1091,289 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240790</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см l 21,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>173</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2736</v>
+        <v>2630</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001166</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HT-D-8B / JQ-W244</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>370</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1709</v>
+        <v>1530</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240385</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-04</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>147</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240791</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 11,7 см l 23,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>179</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2789</v>
+        <v>2729</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001167</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JQ-W245</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>378</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1100</v>
+        <v>902</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001150</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-W169</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. с деревянной ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240788</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-7</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7 см l 18,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>143</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2777</v>
+        <v>2733</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240384</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-03</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>138</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -1383,210 +1383,210 @@
           <t>30000254</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>CTSN0009</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 23,4 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>478</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>883</v>
+        <v>692</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259142</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>CTSN0009-GP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 24 см золотой цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>866</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240375</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>FSCO1W</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см h6 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>477</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1070</v>
+        <v>973</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001165</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>HT-D-9B / JQ-W243</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2938</v>
+        <v>2529</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240789</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-8</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8,5 см l 19,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>153</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2913</v>
+        <v>2892</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>30000255</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CTSN0010</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 9 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>553</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>771</v>
+        <v>582</v>
       </c>
       <c r="J19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>