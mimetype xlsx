--- v0 (2026-06-11)
+++ v1 (2026-09-27)
@@ -2504,51 +2504,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 14:48</t>
+          <t>Прайс актуален на 27.09.2026 08:20</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2576,289 +2576,289 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240790</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см l 21,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>173</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2736</v>
+        <v>2642</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001166</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>HT-D-8B / JQ-W244</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>370</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1709</v>
+        <v>1531</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240385</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-04</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>147</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240791</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-12</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 11,7 см l 23,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>179</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2789</v>
+        <v>2739</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001167</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JQ-W245</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>378</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1100</v>
+        <v>902</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001150</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-W169</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. с деревянной ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>637</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240788</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-7</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7 см l 18,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>143</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2777</v>
+        <v>2733</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240384</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-03</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>138</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
@@ -2868,221 +2868,221 @@
           <t>30000254</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>CTSN0009</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 23,4 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>478</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>884</v>
+        <v>692</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259142</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>CTSN0009-GP</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 24 см золотой цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>866</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240375</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>FSCO1W</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см h6 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>477</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1070</v>
+        <v>979</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001165</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>HT-D-9B / JQ-W243</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2938</v>
+        <v>2529</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240789</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-8</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8,5 см l 19,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>153</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2913</v>
+        <v>2892</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>30000255</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CTSN0010</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 9 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>553</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>771</v>
+        <v>582</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259097</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>L0392</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 10 см d 8 см Lumian</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
@@ -3106,51 +3106,51 @@
           <t>81259141</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CTSN0005-SS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 15 см d 7,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>789</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81200331</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>KXB-A8020 (бар)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 16 см d 7,5 см P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3174,51 +3174,51 @@
           <t>3020916</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>L0119</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 16 см d 7,5 см золото Lumian</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2337</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81250088</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JS08G (индия)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 16 см d 8 см бронзовый цвет, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3242,65 +3242,65 @@
           <t>81200330</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>KXB-A8011 (БАР)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 17 см d 8 см P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>851</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81259264</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0008-SS</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 17,7 см d 7,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>773</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>59</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
@@ -3310,51 +3310,51 @@
           <t>81200333</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>KXB-A8012 (бар)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 20 см d 7,5 см P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>578</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81259143</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>CTSN0018-SS</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный "Джулеп" нерж. 8,5 см d 7,5 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -3378,187 +3378,187 @@
           <t>30000259</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>CTSN0013-SS</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 11 см d 8,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>873</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000260</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>CTSN0013-GMP</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 11 см d 8,5 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1237</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81222438</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST.01.0591/ST0078-27 KLP</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 12 см d 7,8 см "MIXOLOGY-2" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1473</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>30000257</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>CTSN0012</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 12 см d 8,5 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>687</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81259031</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>ST019</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 13 см d 7,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>558</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>608</v>
+        <v>484</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81259030</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>ST018</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 14 см d 8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3582,119 +3582,119 @@
           <t>81259170</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>SG-94394</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 14 см d 8 см матовый B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>653</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>675</v>
+        <v>608</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81259144</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>CTSN0019-SS</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 14,5 см d 8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>773</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81253003</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>B006T</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 14,5 см d 8,5 см короткая ручка The Bars</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1203</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81211705</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>CTSN0007-SS</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 15 см d 10 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -3718,51 +3718,51 @@
           <t>81211706</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>CTSN0007-GMP</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 15 см d 10 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1133</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240365</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>BST2</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 15 см d 7,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3854,119 +3854,119 @@
           <t>30000258</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>CTSN0012-GMP</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 15 см d 8 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1053</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81259032</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>ST035</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 15 см d 9,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>637</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>275</v>
+        <v>212</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81211704</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>CTSN0002-SS</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 16 см d 8 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>873</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81200332</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>KXB-A80181 (бар)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 16 см d 8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3990,51 +3990,51 @@
           <t>81211702</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>CTSN0001-SS</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 16 см d 8 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>937</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81200377</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>KXB-A8023 (бар)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 17 см d 8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4072,536 +4072,536 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>456</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81259267</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0020-CP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19 см d 10,3 см медь Череп Luxury Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1837</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81259265</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0020-SS</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,3 см d 10,3 см Череп Luxury Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1357</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>30000256</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>CTSN0011</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 10 см B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>973</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81222436</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST.02.0592/STR878-23 KLP</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,3 см "MIXOLOGY" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1371</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>3021101</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>L0109</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см бронза Kairos Lumian</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>2187</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>3021102</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>L0110</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 8,5 см черный Kairos Lumian</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>Lumian</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>2187</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>30000261</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>CTSN0014-SS</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 9 см P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1037</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81259266</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0021-SS</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 19,5 см d 9,5 см Scorpion B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1473</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81200366</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>KXB-0007 (бар)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 20 см d 8,5 см с медным покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>937</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81259243</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0021-SS</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 20 см d 9,5 см Scorpion2 B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>1437</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81211703</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>CTSN0001-GMP</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 21 см d 10 см черный B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>1294</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81259244</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0022-SS</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. 22,3 см d 9,5 см Череп Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>1237</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81259246</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0024-SS</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. d 10 см Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>1037</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81222437</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ST.01.0589/STR879-24 KLP</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. d 10 см Череп Skull "MIXOLOGY-1" B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>1473</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81259245</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTSN0023-SS</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Стрейнер барный нерж. d 10 см Череп Skull B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>937</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="J64" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>